--- v0 (2026-04-18)
+++ v1 (2026-06-05)
@@ -8,99 +8,99 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://afrocentrichealth-my.sharepoint.com/personal/terry_deats_medscheme_co_za/Documents/Documents/APRIL 2026 Formularies/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://afrocentrichealth-my.sharepoint.com/personal/terry_deats_medscheme_co_za/Documents/Documents/JUNE Formularies 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{626841C9-FB7C-4675-94A1-40FECE7B59C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A3AF91E6-E3A2-4818-ABD1-2B4434BBDB98}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="3780" windowWidth="24240" windowHeight="13020" xr2:uid="{BAAF13A6-153F-433E-8445-344EFD051028}"/>
   </bookViews>
   <sheets>
     <sheet name="MEL" sheetId="1" r:id="rId1"/>
-    <sheet name="Additions" sheetId="2" r:id="rId2"/>
+    <sheet name="Additions" sheetId="2" state="hidden" r:id="rId2"/>
     <sheet name="Deletions" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Additions!$B$1:$K$20</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Deletions!$B$1:$K$120</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">MEL!$B$8:$F$195</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">MEL!$B$8:$F$215</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Additions!$A$1:$G$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Deletions!$A$1:$G$13</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">MEL!$A$1:$F$383</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">MEL!$A$1:$F$397</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Additions!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">Deletions!$8:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">MEL!$8:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1824" uniqueCount="590">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1849" uniqueCount="599">
   <si>
     <t>MEDICINE EXCLUSION LIST</t>
   </si>
   <si>
     <t xml:space="preserve">EXCLUDED ITEMS
 </t>
   </si>
   <si>
     <t>The following items are excluded from the acute and chronic benefits
 Also included are new products under review - these products will remain exclusions from the acute and chronic benefits while they are being clinically reviewed for reimbursement</t>
   </si>
   <si>
     <t>NAPPI</t>
   </si>
   <si>
     <t>DRUG NAME</t>
   </si>
   <si>
     <t>STRENGTH</t>
   </si>
   <si>
     <t>ACTIVE INGREDIENTS</t>
   </si>
   <si>
     <t>EXCLUSION STATUS</t>
@@ -1301,56 +1301,50 @@
   <si>
     <t>SUSP</t>
   </si>
   <si>
     <t>LINOBACT IV SOLUTION FOR INFUSION 300ML</t>
   </si>
   <si>
     <t>ZYVOXID 300ML</t>
   </si>
   <si>
     <t>LIDOHET</t>
   </si>
   <si>
     <t>COGNIMET</t>
   </si>
   <si>
     <t>MEMANTINE</t>
   </si>
   <si>
     <t>EBITINE</t>
   </si>
   <si>
     <t>EBIXA</t>
   </si>
   <si>
-    <t>EBIXA DROPS</t>
-[...4 lines deleted...]
-  <si>
     <t>EMORIX</t>
   </si>
   <si>
     <t>MEMANTINE UNICHEM</t>
   </si>
   <si>
     <t>MEMINIST</t>
   </si>
   <si>
     <t>MEMOR</t>
   </si>
   <si>
     <t>NOALZH</t>
   </si>
   <si>
     <t>VILEPTIN CO 50/1000</t>
   </si>
   <si>
     <t>50MG/1000MG</t>
   </si>
   <si>
     <t>METFORMIN  and VILDAGLIPTIN</t>
   </si>
   <si>
     <t>VILEPTIN CO 50/850</t>
@@ -1808,72 +1802,105 @@
   <si>
     <t>ZANUBRUTINIB</t>
   </si>
   <si>
     <t>STENIT</t>
   </si>
   <si>
     <t>BEYFORTUS SOLUTION FOR INJECTION PRE-FIL</t>
   </si>
   <si>
     <t>LUMONT CO</t>
   </si>
   <si>
     <t>MONTECET</t>
   </si>
   <si>
     <t>100MG/1ML</t>
   </si>
   <si>
     <t>50MG/.5ML</t>
   </si>
   <si>
     <t>NIRSEVIMAB</t>
   </si>
   <si>
-    <t>April 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>IDEXIS SEMAGLUTIDE 1</t>
   </si>
   <si>
     <t>IDEXIS TIRZEPATIDE 10</t>
   </si>
   <si>
     <t>DYSTRALEX</t>
   </si>
   <si>
     <t>ZYVENTI</t>
   </si>
   <si>
     <t>NAZULAIR 0.4ML AMPOULES</t>
   </si>
   <si>
     <t>400MCG/.4ML</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>AIZEMPA</t>
+  </si>
+  <si>
+    <t>EMPAGLIFLOZIN 10 MG PD</t>
+  </si>
+  <si>
+    <t>EMPAGLIFLOZIN 10 UNICORN</t>
+  </si>
+  <si>
+    <t>EMPAGLIFLOZIN 25 MG PD</t>
+  </si>
+  <si>
+    <t>EMPAGLIFLOZIN 25 UNICORN</t>
+  </si>
+  <si>
+    <t>OLMETEC</t>
+  </si>
+  <si>
+    <t>STRESIGEN</t>
+  </si>
+  <si>
+    <t>VYFOCIS</t>
+  </si>
+  <si>
+    <t>BREZTRI AEROSPHERE 120 ACTUATIONS</t>
+  </si>
+  <si>
+    <t>OLMESARTAN MEDOXOMIL</t>
+  </si>
+  <si>
+    <t>FORMOTEROL, GLYCOPYRRONIUM BROMIDE AND BUDESONIDE</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>June 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_ &quot;R&quot;\ * #,##0.00_ ;_ &quot;R&quot;\ * \-#,##0.00_ ;_ &quot;R&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
@@ -2633,85 +2660,85 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C4BE095-3849-4A7C-88E6-C9FD9C58C92E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:F451"/>
+  <dimension ref="B1:F463"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="11.3984375" customWidth="1"/>
     <col min="3" max="3" width="30.59765625" customWidth="1"/>
     <col min="4" max="4" width="15.59765625" customWidth="1"/>
     <col min="5" max="5" width="47.19921875" customWidth="1"/>
     <col min="6" max="6" width="27.59765625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B2" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="30"/>
     </row>
     <row r="3" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B3" s="31" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="32"/>
       <c r="F3" s="33"/>
     </row>
     <row r="4" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="5"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="6"/>
     </row>
     <row r="5" spans="2:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="25"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
       <c r="F5" s="25"/>
     </row>
     <row r="6" spans="2:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="35" t="s">
         <v>2</v>
@@ -2732,51 +2759,51 @@
       <c r="B8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="9">
         <v>3006791</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="10" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="9">
         <v>3006227</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="9">
         <v>3006087</v>
@@ -2859,7508 +2886,7712 @@
         <v>12</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="9">
         <v>3000557</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="10">
+        <v>3009936</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>583</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="10">
         <v>707452</v>
       </c>
-      <c r="C17" s="10" t="s">
+      <c r="C18" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="D17" s="10" t="s">
+      <c r="D18" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="E17" s="10" t="s">
+      <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="F17" s="13" t="s">
-[...16 lines deleted...]
-      <c r="F18" s="9" t="s">
+      <c r="F18" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="9">
-        <v>3000025</v>
+        <v>720825</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="9" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="9">
-        <v>713058</v>
+        <v>3000025</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="9">
-        <v>3004784</v>
+        <v>713058</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="9">
-        <v>713066</v>
+        <v>3004784</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="9">
-        <v>822868</v>
+        <v>713066</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="9">
+        <v>822868</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="F24" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="9">
         <v>723401</v>
       </c>
-      <c r="C24" s="9" t="s">
+      <c r="C25" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="D24" s="9" t="s">
+      <c r="D25" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="E24" s="9" t="s">
+      <c r="E25" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="F24" s="9" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="F25" s="9" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="10">
-        <v>3007789</v>
+        <v>3007788</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="11" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>37</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="10">
-        <v>3007790</v>
+        <v>3007789</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="11" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>37</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="9">
-[...9 lines deleted...]
-        <v>42</v>
+      <c r="B28" s="10">
+        <v>3007790</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>37</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="9">
-        <v>3003124</v>
-[...8 lines deleted...]
-        <v>553</v>
+        <v>3002277</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>42</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="9">
-        <v>3006735</v>
-[...8 lines deleted...]
-        <v>47</v>
+        <v>3003124</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>551</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="9">
-        <v>3006736</v>
+        <v>3006735</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="9">
-        <v>720360</v>
+        <v>3006736</v>
       </c>
       <c r="C32" s="9" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="9">
-        <v>720361</v>
+        <v>720360</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>50</v>
       </c>
       <c r="D33" s="9" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="9">
-        <v>3010186</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>720361</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>50</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="E34" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="E34" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="9">
-        <v>3010187</v>
+        <v>3010186</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="D35" s="11" t="s">
-        <v>53</v>
+      <c r="D35" s="9" t="s">
+        <v>51</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>52</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="9">
-        <v>3004987</v>
-[...8 lines deleted...]
-        <v>57</v>
+        <v>3010187</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D36" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>52</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="9">
-        <v>3004437</v>
+        <v>3004987</v>
       </c>
       <c r="C37" s="9" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="E37" s="9" t="s">
+      <c r="E37" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="9">
-        <v>3004327</v>
+        <v>3004437</v>
       </c>
       <c r="C38" s="9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="E38" s="12" t="s">
+      <c r="E38" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B39" s="10">
+      <c r="B39" s="9">
+        <v>3004327</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E39" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="F39" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="10">
         <v>3002751</v>
       </c>
-      <c r="C39" s="10" t="s">
+      <c r="C40" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="D39" s="10" t="s">
-[...16 lines deleted...]
-      <c r="D40" s="9" t="s">
+      <c r="D40" s="10" t="s">
         <v>56</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="9">
-        <v>720595</v>
+        <v>3004350</v>
       </c>
       <c r="C41" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="9">
-        <v>3004986</v>
+        <v>720595</v>
       </c>
       <c r="C42" s="9" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="E42" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="E42" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="9">
-        <v>3004436</v>
+        <v>3004986</v>
       </c>
       <c r="C43" s="9" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E43" s="9" t="s">
+      <c r="E43" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="9">
-        <v>3004326</v>
+        <v>3004436</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E44" s="12" t="s">
+      <c r="E44" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B45" s="10">
+      <c r="B45" s="9">
+        <v>3004326</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E45" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="F45" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="10">
         <v>3002750</v>
       </c>
-      <c r="C45" s="10" t="s">
+      <c r="C46" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="D45" s="10" t="s">
-[...16 lines deleted...]
-      <c r="D46" s="9" t="s">
+      <c r="D46" s="10" t="s">
         <v>65</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="9">
-        <v>720594</v>
+        <v>3004347</v>
       </c>
       <c r="C47" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="9">
-        <v>3004466</v>
+        <v>720594</v>
       </c>
       <c r="C48" s="9" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>66</v>
+      </c>
+      <c r="E48" s="9" t="s">
+        <v>57</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="9">
-        <v>3007018</v>
+        <v>3004466</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>67</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>69</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="9">
-        <v>3004465</v>
+        <v>3007018</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>67</v>
       </c>
       <c r="D50" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="E50" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="F50" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="9">
+        <v>3004465</v>
+      </c>
+      <c r="C51" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="D51" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="E50" s="9" t="s">
+      <c r="E51" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="F50" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B51" s="10">
+      <c r="F51" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="10">
         <v>836540</v>
       </c>
-      <c r="C51" s="10" t="s">
+      <c r="C52" s="10" t="s">
         <v>71</v>
       </c>
-      <c r="D51" s="10" t="s">
+      <c r="D52" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="E51" s="10" t="s">
+      <c r="E52" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="F51" s="13" t="s">
-[...4 lines deleted...]
-      <c r="B52" s="9">
+      <c r="F52" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="9">
         <v>775983</v>
       </c>
-      <c r="C52" s="9" t="s">
+      <c r="C53" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="D52" s="9" t="s">
+      <c r="D53" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="E52" s="9" t="s">
+      <c r="E53" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="F52" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B53" s="10">
+      <c r="F53" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="10">
         <v>775991</v>
       </c>
-      <c r="C53" s="10" t="s">
+      <c r="C54" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="D53" s="10" t="s">
+      <c r="D54" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="E53" s="10" t="s">
+      <c r="E54" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="F53" s="13" t="s">
-[...17 lines deleted...]
-        <v>9</v>
+      <c r="F54" s="13" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="55" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="9">
-        <v>3004237</v>
+        <v>3004236</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>77</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>79</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B56" s="10">
-[...12 lines deleted...]
-        <v>13</v>
+      <c r="B56" s="9">
+        <v>3004237</v>
+      </c>
+      <c r="C56" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="E56" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="F56" s="9" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="10">
-        <v>720929</v>
+        <v>3001765</v>
       </c>
       <c r="C57" s="10" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D57" s="10" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="E57" s="10" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="F57" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="10">
-        <v>721619</v>
+        <v>720929</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>84</v>
       </c>
       <c r="D58" s="10" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>85</v>
       </c>
       <c r="F58" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B59" s="9">
-        <v>3010282</v>
+      <c r="B59" s="10">
+        <v>721619</v>
       </c>
       <c r="C59" s="14" t="s">
-        <v>575</v>
-[...4 lines deleted...]
-      <c r="E59" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="D59" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="E59" s="10" t="s">
         <v>85</v>
       </c>
       <c r="F59" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B60" s="9">
-        <v>3010291</v>
-[...7 lines deleted...]
-      <c r="E60" s="9" t="s">
+        <v>3010282</v>
+      </c>
+      <c r="C60" s="10" t="s">
+        <v>573</v>
+      </c>
+      <c r="D60" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E60" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F60" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="9">
+        <v>3010291</v>
+      </c>
+      <c r="C61" s="9" t="s">
+        <v>573</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E61" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="F61" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="9">
+        <v>3007936</v>
+      </c>
+      <c r="C62" s="10" t="s">
+        <v>586</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="F62" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="9">
+        <v>3007941</v>
+      </c>
+      <c r="C63" s="9" t="s">
+        <v>586</v>
+      </c>
+      <c r="D63" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="F63" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="9">
+        <v>3010449</v>
+      </c>
+      <c r="C64" s="15" t="s">
+        <v>587</v>
+      </c>
+      <c r="D64" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="F64" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="9">
+        <v>3010486</v>
+      </c>
+      <c r="C65" s="15" t="s">
+        <v>588</v>
+      </c>
+      <c r="D65" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E65" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="F65" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="9">
+        <v>3010450</v>
+      </c>
+      <c r="C66" s="15" t="s">
+        <v>589</v>
+      </c>
+      <c r="D66" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E66" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="F66" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="9">
+        <v>3010487</v>
+      </c>
+      <c r="C67" s="15" t="s">
+        <v>590</v>
+      </c>
+      <c r="D67" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E67" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="F67" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="9">
         <v>3004864</v>
       </c>
-      <c r="C61" s="9" t="s">
+      <c r="C68" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="D61" s="9" t="s">
+      <c r="D68" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="E61" s="9" t="s">
+      <c r="E68" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="F61" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B62" s="10">
+      <c r="F68" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="10">
         <v>707127</v>
       </c>
-      <c r="C62" s="10" t="s">
+      <c r="C69" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="D62" s="10" t="s">
+      <c r="D69" s="10" t="s">
         <v>65</v>
       </c>
-      <c r="E62" s="10" t="s">
+      <c r="E69" s="10" t="s">
         <v>91</v>
       </c>
-      <c r="F62" s="13" t="s">
-[...4 lines deleted...]
-      <c r="B63" s="10">
+      <c r="F69" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="70" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="10">
         <v>3007704</v>
       </c>
-      <c r="C63" s="10" t="s">
+      <c r="C70" s="10" t="s">
         <v>92</v>
       </c>
-      <c r="D63" s="10" t="s">
+      <c r="D70" s="10" t="s">
         <v>65</v>
       </c>
-      <c r="E63" s="10" t="s">
+      <c r="E70" s="10" t="s">
         <v>91</v>
       </c>
-      <c r="F63" s="13" t="s">
-[...115 lines deleted...]
-        <v>9</v>
+      <c r="F70" s="13" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="71" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B71" s="10">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="B71" s="9">
+        <v>3010608</v>
+      </c>
+      <c r="C71" s="9" t="s">
+        <v>592</v>
+      </c>
+      <c r="D71" s="9" t="s">
+        <v>65</v>
       </c>
       <c r="E71" s="10" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="F71" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="F71" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B72" s="10">
-        <v>210946</v>
+        <v>3009305</v>
       </c>
       <c r="C72" s="10" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>93</v>
+      </c>
+      <c r="D72" s="11" t="s">
+        <v>68</v>
       </c>
       <c r="E72" s="10" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="F72" s="13" t="s">
+        <v>552</v>
+      </c>
+      <c r="F72" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="73" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="10">
-        <v>210947</v>
+        <v>3009306</v>
       </c>
       <c r="C73" s="10" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>93</v>
+      </c>
+      <c r="D73" s="11" t="s">
+        <v>36</v>
       </c>
       <c r="E73" s="10" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="F73" s="13" t="s">
+        <v>552</v>
+      </c>
+      <c r="F73" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="74" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B74" s="9">
-[...11 lines deleted...]
-      <c r="F74" s="9" t="s">
+      <c r="B74" s="10">
+        <v>878758</v>
+      </c>
+      <c r="C74" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="D74" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="E74" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="F74" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="75" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="9">
-        <v>236797</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>3010219</v>
+      </c>
+      <c r="C75" s="15" t="s">
+        <v>584</v>
+      </c>
+      <c r="D75" s="15" t="s">
+        <v>585</v>
       </c>
       <c r="E75" s="9" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="76" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B76" s="9">
-        <v>236801</v>
+        <v>3010668</v>
       </c>
       <c r="C76" s="9" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>594</v>
+      </c>
+      <c r="D76" s="9"/>
+      <c r="E76" s="10" t="s">
+        <v>596</v>
       </c>
       <c r="F76" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B77" s="9">
-[...9 lines deleted...]
-        <v>102</v>
+      <c r="B77" s="10">
+        <v>3009193</v>
+      </c>
+      <c r="C77" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="D77" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>553</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B78" s="9">
-[...9 lines deleted...]
-        <v>102</v>
+      <c r="B78" s="10">
+        <v>3009194</v>
+      </c>
+      <c r="C78" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="D78" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E78" s="10" t="s">
+        <v>553</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B79" s="9">
-        <v>257649</v>
+        <v>717165</v>
       </c>
       <c r="C79" s="9" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>100</v>
+      </c>
+      <c r="D79" s="9"/>
+      <c r="E79" s="9" t="s">
+        <v>554</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="10">
-        <v>713683</v>
+        <v>569024</v>
       </c>
       <c r="C80" s="10" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="D80" s="10" t="s">
-        <v>112</v>
+        <v>33</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>102</v>
       </c>
       <c r="F80" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="81" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B81" s="10">
-        <v>257651</v>
+        <v>210946</v>
       </c>
       <c r="C81" s="10" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="D81" s="10" t="s">
-        <v>115</v>
+        <v>33</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>102</v>
       </c>
       <c r="F81" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B82" s="10">
-        <v>257650</v>
+        <v>210947</v>
       </c>
       <c r="C82" s="10" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>104</v>
+      </c>
+      <c r="D82" s="14" t="s">
+        <v>33</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>102</v>
       </c>
       <c r="F82" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B83" s="10">
-[...8 lines deleted...]
-      <c r="E83" s="10" t="s">
+      <c r="B83" s="9">
+        <v>236799</v>
+      </c>
+      <c r="C83" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D83" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="E83" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="F83" s="13" t="s">
+      <c r="F83" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B84" s="10">
-[...8 lines deleted...]
-      <c r="E84" s="10" t="s">
+      <c r="B84" s="9">
+        <v>236797</v>
+      </c>
+      <c r="C84" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E84" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="F84" s="13" t="s">
+      <c r="F84" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="85" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B85" s="9">
-        <v>720405</v>
+        <v>236801</v>
       </c>
       <c r="C85" s="9" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>122</v>
+        <v>33</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F85" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B86" s="10">
-[...6 lines deleted...]
-        <v>122</v>
+      <c r="B86" s="9">
+        <v>236800</v>
+      </c>
+      <c r="C86" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="D86" s="9" t="s">
+        <v>33</v>
       </c>
       <c r="E86" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="F86" s="13" t="s">
+      <c r="F86" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="87" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B87" s="10">
-[...8 lines deleted...]
-      <c r="E87" s="10" t="s">
+      <c r="B87" s="9">
+        <v>848816</v>
+      </c>
+      <c r="C87" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="D87" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="E87" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="F87" s="13" t="s">
+      <c r="F87" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B88" s="9">
-        <v>743348</v>
+        <v>257649</v>
       </c>
       <c r="C88" s="9" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>112</v>
+      </c>
+      <c r="E88" s="10" t="s">
+        <v>102</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="89" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B89" s="9">
-[...11 lines deleted...]
-      <c r="F89" s="9" t="s">
+      <c r="B89" s="10">
+        <v>713683</v>
+      </c>
+      <c r="C89" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="D89" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="E89" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="F89" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B90" s="9">
-[...9 lines deleted...]
-      <c r="F90" s="9" t="s">
+      <c r="B90" s="10">
+        <v>257651</v>
+      </c>
+      <c r="C90" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="D90" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="E90" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="F90" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="91" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B91" s="10">
-        <v>3009061</v>
+        <v>257650</v>
       </c>
       <c r="C91" s="10" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="D91" s="10" t="s">
-        <v>132</v>
+        <v>115</v>
       </c>
       <c r="E91" s="10" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>102</v>
+      </c>
+      <c r="F91" s="13" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="92" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B92" s="10">
-        <v>3009056</v>
+        <v>1044785</v>
       </c>
       <c r="C92" s="10" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="D92" s="10" t="s">
-        <v>134</v>
+        <v>118</v>
       </c>
       <c r="E92" s="10" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>102</v>
+      </c>
+      <c r="F92" s="13" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="93" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B93" s="10">
-        <v>3009060</v>
+        <v>721958</v>
       </c>
       <c r="C93" s="10" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>119</v>
+      </c>
+      <c r="D93" s="10" t="s">
+        <v>120</v>
       </c>
       <c r="E93" s="10" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>102</v>
+      </c>
+      <c r="F93" s="13" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="94" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B94" s="10">
-[...7 lines deleted...]
-        <v>138</v>
+      <c r="B94" s="9">
+        <v>720405</v>
+      </c>
+      <c r="C94" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="D94" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="E94" s="9" t="s">
+        <v>102</v>
       </c>
       <c r="F94" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="95" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B95" s="10">
-        <v>3002922</v>
+        <v>3008999</v>
       </c>
       <c r="C95" s="10" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
       <c r="D95" s="10" t="s">
-        <v>140</v>
-[...4 lines deleted...]
-      <c r="F95" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="E95" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="F95" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="96" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B96" s="10">
-        <v>3002924</v>
+        <v>257652</v>
       </c>
       <c r="C96" s="10" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="D96" s="10" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="E96" s="10" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="F96" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="F96" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="97" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B97" s="10">
-[...9 lines deleted...]
-        <v>146</v>
+      <c r="B97" s="9">
+        <v>743348</v>
+      </c>
+      <c r="C97" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="D97" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E97" s="9" t="s">
+        <v>127</v>
       </c>
       <c r="F97" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="98" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B98" s="10">
-[...9 lines deleted...]
-        <v>146</v>
+      <c r="B98" s="9">
+        <v>711292</v>
+      </c>
+      <c r="C98" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="D98" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E98" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="F98" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="99" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B99" s="10">
-[...9 lines deleted...]
-        <v>146</v>
+      <c r="B99" s="9">
+        <v>762717</v>
+      </c>
+      <c r="C99" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="D99" s="9"/>
+      <c r="E99" s="9" t="s">
+        <v>129</v>
       </c>
       <c r="F99" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="100" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B100" s="10">
-        <v>3002851</v>
+        <v>3009061</v>
       </c>
       <c r="C100" s="10" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="D100" s="10" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="E100" s="10" t="s">
-        <v>146</v>
+        <v>555</v>
       </c>
       <c r="F100" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B101" s="10">
-        <v>3002836</v>
+        <v>3009056</v>
       </c>
       <c r="C101" s="10" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="D101" s="10" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="E101" s="10" t="s">
-        <v>146</v>
+        <v>555</v>
       </c>
       <c r="F101" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B102" s="10">
-        <v>3002835</v>
+        <v>3009060</v>
       </c>
       <c r="C102" s="10" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>135</v>
+      </c>
+      <c r="D102" s="11" t="s">
+        <v>136</v>
       </c>
       <c r="E102" s="10" t="s">
-        <v>146</v>
+        <v>555</v>
       </c>
       <c r="F102" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B103" s="10">
-        <v>3002895</v>
+        <v>3002220</v>
       </c>
       <c r="C103" s="10" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="D103" s="10"/>
       <c r="E103" s="10" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="F103" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="104" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B104" s="10">
-        <v>3001433</v>
+        <v>3002922</v>
       </c>
       <c r="C104" s="10" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="D104" s="10"/>
+        <v>139</v>
+      </c>
+      <c r="D104" s="10" t="s">
+        <v>140</v>
+      </c>
       <c r="E104" s="10" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="F104" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="105" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B105" s="10">
-        <v>711840</v>
+        <v>3002924</v>
       </c>
       <c r="C105" s="10" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="D105" s="10"/>
+        <v>142</v>
+      </c>
+      <c r="D105" s="10" t="s">
+        <v>143</v>
+      </c>
       <c r="E105" s="10" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="F105" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="106" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B106" s="10">
-        <v>3007716</v>
+        <v>3002852</v>
       </c>
       <c r="C106" s="10" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="D106" s="10" t="s">
-        <v>68</v>
+        <v>145</v>
       </c>
       <c r="E106" s="10" t="s">
-        <v>558</v>
+        <v>146</v>
       </c>
       <c r="F106" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="107" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B107" s="10">
-        <v>3007710</v>
+        <v>3002838</v>
       </c>
       <c r="C107" s="10" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="D107" s="10" t="s">
-        <v>70</v>
+        <v>145</v>
       </c>
       <c r="E107" s="10" t="s">
-        <v>558</v>
+        <v>146</v>
       </c>
       <c r="F107" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="108" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B108" s="10">
-        <v>3006307</v>
+        <v>3002893</v>
       </c>
       <c r="C108" s="10" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="D108" s="10" t="s">
-        <v>80</v>
+        <v>148</v>
       </c>
       <c r="E108" s="10" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="F108" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="109" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B109" s="10">
-        <v>3006296</v>
+        <v>3002851</v>
       </c>
       <c r="C109" s="10" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="D109" s="10" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E109" s="10" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="F109" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="110" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B110" s="9">
-[...9 lines deleted...]
-        <v>160</v>
+      <c r="B110" s="10">
+        <v>3002836</v>
+      </c>
+      <c r="C110" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="D110" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="E110" s="10" t="s">
+        <v>146</v>
       </c>
       <c r="F110" s="9" t="s">
-        <v>161</v>
+        <v>13</v>
       </c>
     </row>
     <row r="111" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B111" s="9">
-[...9 lines deleted...]
-        <v>164</v>
+      <c r="B111" s="10">
+        <v>3002835</v>
+      </c>
+      <c r="C111" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="D111" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="E111" s="10" t="s">
+        <v>146</v>
       </c>
       <c r="F111" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="112" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B112" s="9">
-[...9 lines deleted...]
-        <v>164</v>
+      <c r="B112" s="10">
+        <v>3002895</v>
+      </c>
+      <c r="C112" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="D112" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="E112" s="10" t="s">
+        <v>146</v>
       </c>
       <c r="F112" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="113" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B113" s="10">
-        <v>3002858</v>
+        <v>3001433</v>
       </c>
       <c r="C113" s="10" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="D113" s="10"/>
       <c r="E113" s="10" t="s">
-        <v>559</v>
+        <v>146</v>
       </c>
       <c r="F113" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="114" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B114" s="10">
-        <v>3002859</v>
+        <v>711840</v>
       </c>
       <c r="C114" s="10" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="D114" s="10"/>
       <c r="E114" s="10" t="s">
-        <v>559</v>
+        <v>146</v>
       </c>
       <c r="F114" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="115" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B115" s="10">
-        <v>3002860</v>
+        <v>3007716</v>
       </c>
       <c r="C115" s="10" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="D115" s="10" t="s">
-        <v>167</v>
+        <v>68</v>
       </c>
       <c r="E115" s="10" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="F115" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="116" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B116" s="9">
-[...9 lines deleted...]
-        <v>170</v>
+      <c r="B116" s="10">
+        <v>3007710</v>
+      </c>
+      <c r="C116" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D116" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="E116" s="10" t="s">
+        <v>556</v>
       </c>
       <c r="F116" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="117" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B117" s="10">
-        <v>3002742</v>
+        <v>3006307</v>
       </c>
       <c r="C117" s="10" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="D117" s="10" t="s">
-        <v>172</v>
+        <v>80</v>
       </c>
       <c r="E117" s="10" t="s">
-        <v>173</v>
+        <v>155</v>
       </c>
       <c r="F117" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="118" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="10">
-        <v>3002740</v>
+        <v>3006296</v>
       </c>
       <c r="C118" s="10" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="D118" s="10" t="s">
-        <v>175</v>
+        <v>157</v>
       </c>
       <c r="E118" s="10" t="s">
-        <v>173</v>
+        <v>155</v>
       </c>
       <c r="F118" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="119" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B119" s="10">
-[...9 lines deleted...]
-        <v>173</v>
+      <c r="B119" s="9">
+        <v>3000725</v>
+      </c>
+      <c r="C119" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="D119" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="E119" s="9" t="s">
+        <v>160</v>
       </c>
       <c r="F119" s="9" t="s">
-        <v>13</v>
+        <v>161</v>
       </c>
     </row>
     <row r="120" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B120" s="10">
-[...9 lines deleted...]
-        <v>173</v>
+      <c r="B120" s="9">
+        <v>716645</v>
+      </c>
+      <c r="C120" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="D120" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="E120" s="9" t="s">
+        <v>164</v>
       </c>
       <c r="F120" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="121" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B121" s="10">
-[...9 lines deleted...]
-        <v>173</v>
+      <c r="B121" s="9">
+        <v>3009098</v>
+      </c>
+      <c r="C121" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="D121" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="E121" s="9" t="s">
+        <v>164</v>
       </c>
       <c r="F121" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="122" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="10">
-        <v>3002737</v>
+        <v>3002858</v>
       </c>
       <c r="C122" s="10" t="s">
-        <v>182</v>
+        <v>166</v>
       </c>
       <c r="D122" s="10" t="s">
-        <v>183</v>
+        <v>53</v>
       </c>
       <c r="E122" s="10" t="s">
-        <v>173</v>
+        <v>557</v>
       </c>
       <c r="F122" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="123" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B123" s="9">
-[...6 lines deleted...]
-        <v>185</v>
+      <c r="B123" s="10">
+        <v>3002859</v>
+      </c>
+      <c r="C123" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D123" s="10" t="s">
+        <v>65</v>
       </c>
       <c r="E123" s="10" t="s">
-        <v>186</v>
+        <v>557</v>
       </c>
       <c r="F123" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="124" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="10">
-        <v>3007425</v>
-[...8 lines deleted...]
-        <v>186</v>
+        <v>3002860</v>
+      </c>
+      <c r="C124" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="D124" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="E124" s="14" t="s">
+        <v>557</v>
       </c>
       <c r="F124" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="125" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="9">
-        <v>761168</v>
+        <v>3010766</v>
       </c>
       <c r="C125" s="16" t="s">
-        <v>184</v>
+        <v>593</v>
       </c>
       <c r="D125" s="16" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>53</v>
+      </c>
+      <c r="E125" s="14" t="s">
+        <v>557</v>
       </c>
       <c r="F125" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="126" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B126" s="10">
-[...6 lines deleted...]
-        <v>188</v>
+      <c r="B126" s="9">
+        <v>3010767</v>
+      </c>
+      <c r="C126" s="16" t="s">
+        <v>593</v>
+      </c>
+      <c r="D126" s="16" t="s">
+        <v>65</v>
       </c>
       <c r="E126" s="14" t="s">
-        <v>186</v>
+        <v>557</v>
       </c>
       <c r="F126" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="127" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="9">
-        <v>3006635</v>
+        <v>3010768</v>
       </c>
       <c r="C127" s="16" t="s">
-        <v>190</v>
+        <v>593</v>
       </c>
       <c r="D127" s="16" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>167</v>
+      </c>
+      <c r="E127" s="14" t="s">
+        <v>557</v>
       </c>
       <c r="F127" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="128" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B128" s="9">
-[...6 lines deleted...]
-        <v>191</v>
+      <c r="B128" s="10">
+        <v>3010361</v>
+      </c>
+      <c r="C128" s="14" t="s">
+        <v>582</v>
+      </c>
+      <c r="D128" s="17" t="s">
+        <v>53</v>
       </c>
       <c r="E128" s="14" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F128" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="129" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B129" s="9">
-[...6 lines deleted...]
-        <v>191</v>
+      <c r="B129" s="10">
+        <v>3010362</v>
+      </c>
+      <c r="C129" s="14" t="s">
+        <v>582</v>
+      </c>
+      <c r="D129" s="17" t="s">
+        <v>65</v>
       </c>
       <c r="E129" s="14" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F129" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="130" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B130" s="9">
-[...9 lines deleted...]
-        <v>193</v>
+      <c r="B130" s="10">
+        <v>3010363</v>
+      </c>
+      <c r="C130" s="14" t="s">
+        <v>582</v>
+      </c>
+      <c r="D130" s="17" t="s">
+        <v>167</v>
+      </c>
+      <c r="E130" s="14" t="s">
+        <v>557</v>
       </c>
       <c r="F130" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="131" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B131" s="9">
-        <v>3007697</v>
+        <v>723894</v>
       </c>
       <c r="C131" s="16" t="s">
-        <v>194</v>
+        <v>168</v>
       </c>
       <c r="D131" s="16" t="s">
-        <v>38</v>
+        <v>169</v>
       </c>
       <c r="E131" s="16" t="s">
-        <v>561</v>
+        <v>170</v>
       </c>
       <c r="F131" s="9" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="132" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B132" s="10">
-        <v>718140</v>
+        <v>3002742</v>
       </c>
       <c r="C132" s="14" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="D132" s="14"/>
+        <v>171</v>
+      </c>
+      <c r="D132" s="14" t="s">
+        <v>172</v>
+      </c>
       <c r="E132" s="14" t="s">
-        <v>195</v>
+        <v>173</v>
       </c>
       <c r="F132" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="133" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B133" s="10">
-        <v>3009289</v>
-[...8 lines deleted...]
-        <v>562</v>
+        <v>3002740</v>
+      </c>
+      <c r="C133" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="D133" s="10" t="s">
+        <v>175</v>
+      </c>
+      <c r="E133" s="10" t="s">
+        <v>173</v>
       </c>
       <c r="F133" s="9" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="134" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B134" s="10">
-        <v>3009291</v>
-[...8 lines deleted...]
-        <v>562</v>
+        <v>3002741</v>
+      </c>
+      <c r="C134" s="14" t="s">
+        <v>176</v>
+      </c>
+      <c r="D134" s="14" t="s">
+        <v>177</v>
+      </c>
+      <c r="E134" s="14" t="s">
+        <v>173</v>
       </c>
       <c r="F134" s="9" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="135" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B135" s="9">
-[...9 lines deleted...]
-        <v>581</v>
+      <c r="B135" s="10">
+        <v>3002739</v>
+      </c>
+      <c r="C135" s="10" t="s">
+        <v>178</v>
+      </c>
+      <c r="D135" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="E135" s="10" t="s">
+        <v>173</v>
       </c>
       <c r="F135" s="9" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="136" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B136" s="9">
-[...6 lines deleted...]
-        <v>580</v>
+      <c r="B136" s="10">
+        <v>3002736</v>
+      </c>
+      <c r="C136" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="D136" s="10" t="s">
+        <v>181</v>
       </c>
       <c r="E136" s="10" t="s">
-        <v>581</v>
+        <v>173</v>
       </c>
       <c r="F136" s="9" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="137" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B137" s="10">
-        <v>3005017</v>
+        <v>3002737</v>
       </c>
       <c r="C137" s="10" t="s">
-        <v>200</v>
+        <v>182</v>
       </c>
       <c r="D137" s="10" t="s">
-        <v>201</v>
+        <v>183</v>
       </c>
       <c r="E137" s="10" t="s">
-        <v>563</v>
+        <v>173</v>
       </c>
       <c r="F137" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B138" s="9">
-        <v>758345</v>
+        <v>761141</v>
       </c>
       <c r="C138" s="9" t="s">
-        <v>202</v>
+        <v>184</v>
       </c>
       <c r="D138" s="9" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>185</v>
+      </c>
+      <c r="E138" s="10" t="s">
+        <v>186</v>
       </c>
       <c r="F138" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="139" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B139" s="9">
-[...9 lines deleted...]
-        <v>203</v>
+      <c r="B139" s="10">
+        <v>3007425</v>
+      </c>
+      <c r="C139" s="10" t="s">
+        <v>187</v>
+      </c>
+      <c r="D139" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="E139" s="10" t="s">
+        <v>186</v>
       </c>
       <c r="F139" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="140" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B140" s="9">
-        <v>859818</v>
+        <v>761168</v>
       </c>
       <c r="C140" s="9" t="s">
-        <v>205</v>
+        <v>184</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>33</v>
+        <v>188</v>
       </c>
       <c r="E140" s="9" t="s">
-        <v>203</v>
+        <v>186</v>
       </c>
       <c r="F140" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="141" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B141" s="9">
-[...9 lines deleted...]
-        <v>207</v>
+      <c r="B141" s="10">
+        <v>3003182</v>
+      </c>
+      <c r="C141" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="D141" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="E141" s="10" t="s">
+        <v>186</v>
       </c>
       <c r="F141" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="142" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B142" s="9">
-        <v>715257</v>
+        <v>3006635</v>
       </c>
       <c r="C142" s="9" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="D142" s="9" t="s">
-        <v>70</v>
+        <v>191</v>
       </c>
       <c r="E142" s="9" t="s">
-        <v>207</v>
+        <v>558</v>
       </c>
       <c r="F142" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="143" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B143" s="9">
-        <v>3005782</v>
-[...8 lines deleted...]
-        <v>564</v>
+        <v>3009553</v>
+      </c>
+      <c r="C143" s="15" t="s">
+        <v>575</v>
+      </c>
+      <c r="D143" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="E143" s="10" t="s">
+        <v>558</v>
       </c>
       <c r="F143" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="144" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B144" s="9">
-        <v>3005783</v>
-[...8 lines deleted...]
-        <v>564</v>
+        <v>3009743</v>
+      </c>
+      <c r="C144" s="15" t="s">
+        <v>576</v>
+      </c>
+      <c r="D144" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="E144" s="10" t="s">
+        <v>558</v>
       </c>
       <c r="F144" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="145" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B145" s="9">
-        <v>3005800</v>
+        <v>893900</v>
       </c>
       <c r="C145" s="9" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>188</v>
+        <v>78</v>
       </c>
       <c r="E145" s="9" t="s">
-        <v>564</v>
+        <v>193</v>
       </c>
       <c r="F145" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="146" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B146" s="10">
-[...9 lines deleted...]
-        <v>212</v>
+      <c r="B146" s="9">
+        <v>3007697</v>
+      </c>
+      <c r="C146" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="D146" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="E146" s="9" t="s">
+        <v>559</v>
       </c>
       <c r="F146" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B147" s="10">
-        <v>3009204</v>
+        <v>718140</v>
       </c>
       <c r="C147" s="10" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="D147" s="10"/>
       <c r="E147" s="10" t="s">
-        <v>565</v>
+        <v>195</v>
       </c>
       <c r="F147" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="148" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B148" s="10">
+        <v>3009289</v>
+      </c>
+      <c r="C148" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="D148" s="17" t="s">
+        <v>197</v>
+      </c>
+      <c r="E148" s="14" t="s">
+        <v>560</v>
+      </c>
+      <c r="F148" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="148" spans="2:6" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-    </row>
     <row r="149" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B149" s="9">
-[...9 lines deleted...]
-        <v>566</v>
+      <c r="B149" s="10">
+        <v>3009291</v>
+      </c>
+      <c r="C149" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="D149" s="17" t="s">
+        <v>199</v>
+      </c>
+      <c r="E149" s="14" t="s">
+        <v>560</v>
       </c>
       <c r="F149" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B150" s="10">
-[...9 lines deleted...]
-        <v>219</v>
+      <c r="B150" s="9">
+        <v>3010330</v>
+      </c>
+      <c r="C150" s="15" t="s">
+        <v>574</v>
+      </c>
+      <c r="D150" s="15" t="s">
+        <v>577</v>
+      </c>
+      <c r="E150" s="15" t="s">
+        <v>579</v>
       </c>
       <c r="F150" s="9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B151" s="9">
-        <v>824100</v>
-[...8 lines deleted...]
-        <v>221</v>
+        <v>3010329</v>
+      </c>
+      <c r="C151" s="15" t="s">
+        <v>574</v>
+      </c>
+      <c r="D151" s="11" t="s">
+        <v>578</v>
+      </c>
+      <c r="E151" s="10" t="s">
+        <v>579</v>
       </c>
       <c r="F151" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B152" s="9">
-        <v>3005819</v>
-[...5 lines deleted...]
-        <v>223</v>
+        <v>3009861</v>
+      </c>
+      <c r="C152" s="15" t="s">
+        <v>591</v>
+      </c>
+      <c r="D152" s="15" t="s">
+        <v>68</v>
       </c>
       <c r="E152" s="9" t="s">
-        <v>567</v>
+        <v>595</v>
       </c>
       <c r="F152" s="9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B153" s="9">
-        <v>715321</v>
+        <v>3009862</v>
       </c>
       <c r="C153" s="9" t="s">
-        <v>224</v>
+        <v>591</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>36</v>
+      </c>
+      <c r="E153" s="10" t="s">
+        <v>595</v>
       </c>
       <c r="F153" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B154" s="10">
-[...9 lines deleted...]
-        <v>226</v>
+      <c r="B154" s="9">
+        <v>3009863</v>
+      </c>
+      <c r="C154" s="9" t="s">
+        <v>591</v>
+      </c>
+      <c r="D154" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="E154" s="10" t="s">
+        <v>595</v>
       </c>
       <c r="F154" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B155" s="9">
-[...9 lines deleted...]
-        <v>231</v>
+      <c r="B155" s="10">
+        <v>3005017</v>
+      </c>
+      <c r="C155" s="14" t="s">
+        <v>200</v>
+      </c>
+      <c r="D155" s="10" t="s">
+        <v>201</v>
+      </c>
+      <c r="E155" s="10" t="s">
+        <v>561</v>
       </c>
       <c r="F155" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="156" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B156" s="9">
-        <v>3009178</v>
-[...8 lines deleted...]
-        <v>569</v>
+        <v>758345</v>
+      </c>
+      <c r="C156" s="16" t="s">
+        <v>202</v>
+      </c>
+      <c r="D156" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E156" s="9" t="s">
+        <v>203</v>
       </c>
       <c r="F156" s="9" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="157" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B157" s="9">
-        <v>3005996</v>
-[...8 lines deleted...]
-        <v>569</v>
+        <v>859826</v>
+      </c>
+      <c r="C157" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="D157" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="E157" s="9" t="s">
+        <v>203</v>
       </c>
       <c r="F157" s="9" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="158" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B158" s="10">
-[...9 lines deleted...]
-        <v>236</v>
+      <c r="B158" s="9">
+        <v>859818</v>
+      </c>
+      <c r="C158" s="16" t="s">
+        <v>205</v>
+      </c>
+      <c r="D158" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="E158" s="9" t="s">
+        <v>203</v>
       </c>
       <c r="F158" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="159" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B159" s="10">
-[...9 lines deleted...]
-        <v>236</v>
+      <c r="B159" s="9">
+        <v>715258</v>
+      </c>
+      <c r="C159" s="9" t="s">
+        <v>206</v>
+      </c>
+      <c r="D159" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="E159" s="9" t="s">
+        <v>207</v>
       </c>
       <c r="F159" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="160" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B160" s="9">
-        <v>3009555</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>715257</v>
+      </c>
+      <c r="C160" s="9" t="s">
+        <v>206</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>70</v>
+      </c>
+      <c r="E160" s="9" t="s">
+        <v>207</v>
       </c>
       <c r="F160" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="161" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B161" s="9">
-        <v>3009556</v>
-[...8 lines deleted...]
-        <v>236</v>
+        <v>3005782</v>
+      </c>
+      <c r="C161" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="D161" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="E161" s="9" t="s">
+        <v>562</v>
       </c>
       <c r="F161" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="162" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B162" s="9">
-        <v>3009557</v>
-[...8 lines deleted...]
-        <v>236</v>
+        <v>3005783</v>
+      </c>
+      <c r="C162" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="D162" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="E162" s="9" t="s">
+        <v>562</v>
       </c>
       <c r="F162" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="163" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B163" s="9">
-        <v>3009558</v>
-[...8 lines deleted...]
-        <v>236</v>
+        <v>3005800</v>
+      </c>
+      <c r="C163" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="D163" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="E163" s="9" t="s">
+        <v>562</v>
       </c>
       <c r="F163" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="164" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B164" s="10">
-        <v>3009559</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>3002456</v>
+      </c>
+      <c r="C164" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="D164" s="10" t="s">
+        <v>211</v>
       </c>
       <c r="E164" s="10" t="s">
-        <v>236</v>
+        <v>212</v>
       </c>
       <c r="F164" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="165" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B165" s="10">
-        <v>713146</v>
+        <v>3009204</v>
       </c>
       <c r="C165" s="14" t="s">
-        <v>246</v>
+        <v>213</v>
       </c>
       <c r="D165" s="11" t="s">
-        <v>247</v>
+        <v>214</v>
       </c>
       <c r="E165" s="10" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F165" s="9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B166" s="10">
-[...5 lines deleted...]
-      <c r="D166" s="11" t="s">
+      <c r="B166" s="9">
+        <v>814679</v>
+      </c>
+      <c r="C166" s="16" t="s">
+        <v>215</v>
+      </c>
+      <c r="D166" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="E166" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="F166" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="167" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B167" s="9">
+        <v>3009788</v>
+      </c>
+      <c r="C167" s="18" t="s">
+        <v>546</v>
+      </c>
+      <c r="D167" s="18" t="s">
         <v>247</v>
       </c>
-      <c r="E166" s="10" t="s">
-[...17 lines deleted...]
-        <v>570</v>
+      <c r="E167" s="15" t="s">
+        <v>564</v>
       </c>
       <c r="F167" s="9" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="168" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B168" s="10">
-        <v>714753</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>721965</v>
+      </c>
+      <c r="C168" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="D168" s="10" t="s">
+        <v>218</v>
       </c>
       <c r="E168" s="10" t="s">
-        <v>570</v>
+        <v>219</v>
       </c>
       <c r="F168" s="9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B169" s="9">
-        <v>3004233</v>
+        <v>824100</v>
       </c>
       <c r="C169" s="9" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>220</v>
+      </c>
+      <c r="D169" s="9" t="s">
+        <v>65</v>
       </c>
       <c r="E169" s="9" t="s">
-        <v>250</v>
+        <v>221</v>
       </c>
       <c r="F169" s="9" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="170" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B170" s="10">
-[...9 lines deleted...]
-        <v>250</v>
+      <c r="B170" s="9">
+        <v>3005819</v>
+      </c>
+      <c r="C170" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="D170" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="E170" s="9" t="s">
+        <v>565</v>
       </c>
       <c r="F170" s="9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B171" s="10">
-[...9 lines deleted...]
-        <v>571</v>
+      <c r="B171" s="9">
+        <v>715321</v>
+      </c>
+      <c r="C171" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="D171" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="E171" s="9" t="s">
+        <v>226</v>
       </c>
       <c r="F171" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="172" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B172" s="10">
-        <v>3008715</v>
+        <v>3008856</v>
       </c>
       <c r="C172" s="10" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>571</v>
+        <v>227</v>
+      </c>
+      <c r="D172" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="E172" s="9" t="s">
+        <v>226</v>
       </c>
       <c r="F172" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="173" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B173" s="10">
-[...9 lines deleted...]
-        <v>571</v>
+      <c r="B173" s="9">
+        <v>752983</v>
+      </c>
+      <c r="C173" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="D173" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="E173" s="9" t="s">
+        <v>231</v>
       </c>
       <c r="F173" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="174" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B174" s="10">
-[...6 lines deleted...]
-        <v>259</v>
+      <c r="B174" s="9">
+        <v>3009178</v>
+      </c>
+      <c r="C174" s="18" t="s">
+        <v>233</v>
+      </c>
+      <c r="D174" s="15" t="s">
+        <v>68</v>
       </c>
       <c r="E174" s="10" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F174" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B175" s="9">
-        <v>3009713</v>
+        <v>3005996</v>
       </c>
       <c r="C175" s="18" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>233</v>
+      </c>
+      <c r="D175" s="15" t="s">
+        <v>86</v>
       </c>
       <c r="E175" s="10" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F175" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B176" s="9">
-[...6 lines deleted...]
-        <v>263</v>
+      <c r="B176" s="10">
+        <v>3003249</v>
+      </c>
+      <c r="C176" s="14" t="s">
+        <v>234</v>
+      </c>
+      <c r="D176" s="14" t="s">
+        <v>235</v>
       </c>
       <c r="E176" s="10" t="s">
-        <v>571</v>
+        <v>236</v>
       </c>
       <c r="F176" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="177" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B177" s="9">
-[...6 lines deleted...]
-        <v>265</v>
+      <c r="B177" s="10">
+        <v>3003250</v>
+      </c>
+      <c r="C177" s="14" t="s">
+        <v>237</v>
+      </c>
+      <c r="D177" s="10" t="s">
+        <v>238</v>
       </c>
       <c r="E177" s="10" t="s">
-        <v>571</v>
+        <v>236</v>
       </c>
       <c r="F177" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="178" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B178" s="9">
-        <v>3009712</v>
+        <v>3009555</v>
       </c>
       <c r="C178" s="18" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>239</v>
+      </c>
+      <c r="D178" s="9" t="s">
+        <v>240</v>
       </c>
       <c r="E178" s="10" t="s">
-        <v>571</v>
+        <v>236</v>
       </c>
       <c r="F178" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="179" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B179" s="10">
-[...3 lines deleted...]
-        <v>268</v>
+      <c r="B179" s="9">
+        <v>3009556</v>
+      </c>
+      <c r="C179" s="18" t="s">
+        <v>239</v>
       </c>
       <c r="D179" s="11" t="s">
-        <v>269</v>
+        <v>241</v>
       </c>
       <c r="E179" s="10" t="s">
-        <v>571</v>
+        <v>236</v>
       </c>
       <c r="F179" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="180" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B180" s="10">
-[...6 lines deleted...]
-        <v>271</v>
+      <c r="B180" s="9">
+        <v>3009557</v>
+      </c>
+      <c r="C180" s="18" t="s">
+        <v>242</v>
+      </c>
+      <c r="D180" s="18" t="s">
+        <v>243</v>
       </c>
       <c r="E180" s="10" t="s">
-        <v>571</v>
+        <v>236</v>
       </c>
       <c r="F180" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="181" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B181" s="9">
-        <v>3004917</v>
-[...8 lines deleted...]
-        <v>572</v>
+        <v>3009558</v>
+      </c>
+      <c r="C181" s="18" t="s">
+        <v>242</v>
+      </c>
+      <c r="D181" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="E181" s="10" t="s">
+        <v>236</v>
       </c>
       <c r="F181" s="9" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="182" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B182" s="10">
-        <v>3009643</v>
+        <v>3009559</v>
       </c>
       <c r="C182" s="14" t="s">
-        <v>272</v>
+        <v>242</v>
       </c>
       <c r="D182" s="11" t="s">
-        <v>65</v>
+        <v>245</v>
       </c>
       <c r="E182" s="10" t="s">
-        <v>273</v>
+        <v>236</v>
       </c>
       <c r="F182" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="183" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B183" s="10">
-        <v>3009644</v>
+        <v>3010821</v>
       </c>
       <c r="C183" s="10" t="s">
-        <v>274</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="D183" s="11"/>
       <c r="E183" s="10" t="s">
-        <v>273</v>
+        <v>236</v>
       </c>
       <c r="F183" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="184" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B184" s="10">
-        <v>3009645</v>
+        <v>713146</v>
       </c>
       <c r="C184" s="14" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>273</v>
+        <v>246</v>
+      </c>
+      <c r="D184" s="17" t="s">
+        <v>247</v>
+      </c>
+      <c r="E184" s="10" t="s">
+        <v>568</v>
       </c>
       <c r="F184" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B185" s="10">
-        <v>3003712</v>
+        <v>714751</v>
       </c>
       <c r="C185" s="14" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>273</v>
+        <v>248</v>
+      </c>
+      <c r="D185" s="17" t="s">
+        <v>247</v>
+      </c>
+      <c r="E185" s="10" t="s">
+        <v>568</v>
       </c>
       <c r="F185" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B186" s="10">
-        <v>723104</v>
+        <v>714752</v>
       </c>
       <c r="C186" s="14" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>246</v>
+      </c>
+      <c r="D186" s="11" t="s">
+        <v>185</v>
       </c>
       <c r="E186" s="10" t="s">
-        <v>273</v>
+        <v>568</v>
       </c>
       <c r="F186" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B187" s="9">
-[...5 lines deleted...]
-      <c r="D187" s="9" t="s">
+      <c r="B187" s="10">
+        <v>714753</v>
+      </c>
+      <c r="C187" s="14" t="s">
+        <v>248</v>
+      </c>
+      <c r="D187" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="E187" s="10" t="s">
+        <v>568</v>
+      </c>
+      <c r="F187" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="188" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B188" s="9">
+        <v>3004233</v>
+      </c>
+      <c r="C188" s="16" t="s">
+        <v>249</v>
+      </c>
+      <c r="D188" s="19" t="s">
         <v>41</v>
       </c>
-      <c r="E187" s="9" t="s">
-[...13 lines deleted...]
-      <c r="D188" s="14" t="s">
+      <c r="E188" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="F188" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B189" s="10">
+        <v>3004234</v>
+      </c>
+      <c r="C189" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="D189" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="E188" s="10" t="s">
-[...17 lines deleted...]
-        <v>273</v>
+      <c r="E189" s="10" t="s">
+        <v>250</v>
       </c>
       <c r="F189" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B190" s="9">
-[...9 lines deleted...]
-        <v>273</v>
+      <c r="B190" s="10">
+        <v>3008782</v>
+      </c>
+      <c r="C190" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="D190" s="10" t="s">
+        <v>253</v>
+      </c>
+      <c r="E190" s="10" t="s">
+        <v>569</v>
       </c>
       <c r="F190" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="191" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B191" s="10">
-        <v>3004164</v>
+        <v>3008715</v>
       </c>
       <c r="C191" s="10" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="D191" s="10"/>
+        <v>254</v>
+      </c>
+      <c r="D191" s="10" t="s">
+        <v>255</v>
+      </c>
       <c r="E191" s="10" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="F191" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="192" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B192" s="10">
-        <v>888609</v>
+        <v>3008719</v>
       </c>
       <c r="C192" s="10" t="s">
-        <v>279</v>
+        <v>256</v>
       </c>
       <c r="D192" s="10" t="s">
-        <v>70</v>
+        <v>257</v>
       </c>
       <c r="E192" s="10" t="s">
-        <v>280</v>
+        <v>569</v>
       </c>
       <c r="F192" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="193" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B193" s="10">
-        <v>3007747</v>
-[...8 lines deleted...]
-        <v>574</v>
+        <v>3008760</v>
+      </c>
+      <c r="C193" s="10" t="s">
+        <v>258</v>
+      </c>
+      <c r="D193" s="10" t="s">
+        <v>259</v>
+      </c>
+      <c r="E193" s="10" t="s">
+        <v>569</v>
       </c>
       <c r="F193" s="9" t="s">
-        <v>9</v>
-[...18 lines deleted...]
-      <c r="F195" s="26"/>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="194" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B194" s="9">
+        <v>3009713</v>
+      </c>
+      <c r="C194" s="18" t="s">
+        <v>260</v>
+      </c>
+      <c r="D194" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="E194" s="10" t="s">
+        <v>569</v>
+      </c>
+      <c r="F194" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="195" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B195" s="9">
+        <v>3009714</v>
+      </c>
+      <c r="C195" s="15" t="s">
+        <v>262</v>
+      </c>
+      <c r="D195" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="E195" s="10" t="s">
+        <v>569</v>
+      </c>
+      <c r="F195" s="9" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="196" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B196" s="20"/>
-[...3 lines deleted...]
-      <c r="F196" s="22"/>
+      <c r="B196" s="9">
+        <v>3009715</v>
+      </c>
+      <c r="C196" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="D196" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="E196" s="10" t="s">
+        <v>569</v>
+      </c>
+      <c r="F196" s="9" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="197" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B197" s="8" t="s">
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="B197" s="9">
+        <v>3009712</v>
+      </c>
+      <c r="C197" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="D197" s="15" t="s">
+        <v>267</v>
+      </c>
+      <c r="E197" s="10" t="s">
+        <v>569</v>
+      </c>
+      <c r="F197" s="9" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="198" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B198" s="10">
-        <v>3008903</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>3009728</v>
+      </c>
+      <c r="C198" s="14" t="s">
+        <v>268</v>
       </c>
       <c r="D198" s="11" t="s">
-        <v>286</v>
+        <v>269</v>
       </c>
       <c r="E198" s="10" t="s">
-        <v>287</v>
+        <v>569</v>
       </c>
       <c r="F198" s="9" t="s">
-        <v>288</v>
+        <v>13</v>
       </c>
     </row>
     <row r="199" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B199" s="10">
-        <v>716215</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>3010215</v>
+      </c>
+      <c r="C199" s="14" t="s">
+        <v>270</v>
+      </c>
+      <c r="D199" s="17" t="s">
+        <v>271</v>
       </c>
       <c r="E199" s="10" t="s">
-        <v>290</v>
+        <v>569</v>
       </c>
       <c r="F199" s="9" t="s">
-        <v>288</v>
+        <v>13</v>
       </c>
     </row>
     <row r="200" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B200" s="10">
-        <v>3002581</v>
-[...6 lines deleted...]
-      </c>
+        <v>3010822</v>
+      </c>
+      <c r="C200" s="14" t="s">
+        <v>581</v>
+      </c>
+      <c r="D200" s="11"/>
       <c r="E200" s="10" t="s">
-        <v>292</v>
+        <v>569</v>
       </c>
       <c r="F200" s="9" t="s">
-        <v>288</v>
+        <v>13</v>
       </c>
     </row>
     <row r="201" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B201" s="10">
-        <v>3002583</v>
+      <c r="B201" s="9">
+        <v>3004917</v>
       </c>
       <c r="C201" s="10" t="s">
-        <v>293</v>
+        <v>545</v>
       </c>
       <c r="D201" s="11" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>56</v>
+      </c>
+      <c r="E201" s="15" t="s">
+        <v>570</v>
       </c>
       <c r="F201" s="9" t="s">
-        <v>288</v>
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B202" s="10">
-        <v>3003512</v>
+        <v>3009643</v>
       </c>
       <c r="C202" s="10" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>272</v>
+      </c>
+      <c r="D202" s="11" t="s">
+        <v>65</v>
       </c>
       <c r="E202" s="10" t="s">
-        <v>296</v>
+        <v>273</v>
       </c>
       <c r="F202" s="9" t="s">
-        <v>288</v>
+        <v>13</v>
       </c>
     </row>
     <row r="203" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B203" s="10">
-        <v>3003513</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>3009644</v>
+      </c>
+      <c r="C203" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="D203" s="11" t="s">
+        <v>56</v>
       </c>
       <c r="E203" s="10" t="s">
-        <v>296</v>
+        <v>273</v>
       </c>
       <c r="F203" s="9" t="s">
-        <v>288</v>
+        <v>13</v>
       </c>
     </row>
     <row r="204" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B204" s="10">
-        <v>3009936</v>
+        <v>3009645</v>
       </c>
       <c r="C204" s="14" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>275</v>
+      </c>
+      <c r="D204" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="E204" s="14" t="s">
+        <v>273</v>
       </c>
       <c r="F204" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="205" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="205" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B205" s="10">
-        <v>3008476</v>
-[...8 lines deleted...]
-        <v>299</v>
+        <v>3003712</v>
+      </c>
+      <c r="C205" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="D205" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="E205" s="14" t="s">
+        <v>273</v>
       </c>
       <c r="F205" s="9" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="206" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="206" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B206" s="10">
-        <v>3003107</v>
-[...4 lines deleted...]
-      <c r="D206" s="11" t="s">
+        <v>723104</v>
+      </c>
+      <c r="C206" s="14" t="s">
+        <v>277</v>
+      </c>
+      <c r="D206" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E206" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="F206" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="207" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B207" s="9">
+        <v>723105</v>
+      </c>
+      <c r="C207" s="16" t="s">
+        <v>277</v>
+      </c>
+      <c r="D207" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E207" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="F207" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="208" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B208" s="10">
+        <v>3003714</v>
+      </c>
+      <c r="C208" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="D208" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="E208" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="F208" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="209" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B209" s="9">
+        <v>723103</v>
+      </c>
+      <c r="C209" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="D209" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E209" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="F209" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="210" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B210" s="9">
+        <v>3003698</v>
+      </c>
+      <c r="C210" s="16" t="s">
+        <v>276</v>
+      </c>
+      <c r="D210" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="E210" s="16" t="s">
+        <v>273</v>
+      </c>
+      <c r="F210" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="211" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B211" s="10">
+        <v>3004164</v>
+      </c>
+      <c r="C211" s="10" t="s">
+        <v>278</v>
+      </c>
+      <c r="D211" s="10"/>
+      <c r="E211" s="10" t="s">
+        <v>571</v>
+      </c>
+      <c r="F211" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="212" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B212" s="10">
+        <v>888609</v>
+      </c>
+      <c r="C212" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="D212" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="E212" s="10" t="s">
+        <v>280</v>
+      </c>
+      <c r="F212" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="213" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B213" s="10">
+        <v>3007747</v>
+      </c>
+      <c r="C213" s="14" t="s">
+        <v>281</v>
+      </c>
+      <c r="D213" s="14" t="s">
+        <v>282</v>
+      </c>
+      <c r="E213" s="14" t="s">
+        <v>572</v>
+      </c>
+      <c r="F213" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="214" spans="2:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B214" s="24" t="s">
+        <v>283</v>
+      </c>
+      <c r="C214" s="25"/>
+      <c r="D214" s="25"/>
+      <c r="E214" s="25"/>
+      <c r="F214" s="25"/>
+    </row>
+    <row r="215" spans="2:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B215" s="26" t="s">
+        <v>284</v>
+      </c>
+      <c r="C215" s="26"/>
+      <c r="D215" s="26"/>
+      <c r="E215" s="26"/>
+      <c r="F215" s="26"/>
+    </row>
+    <row r="216" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B216" s="20"/>
+      <c r="C216" s="21"/>
+      <c r="D216" s="21"/>
+      <c r="E216" s="21"/>
+      <c r="F216" s="22"/>
+    </row>
+    <row r="217" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B217" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C217" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="D217" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E217" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="F217" s="8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="218" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B218" s="10">
+        <v>3008903</v>
+      </c>
+      <c r="C218" s="10" t="s">
+        <v>285</v>
+      </c>
+      <c r="D218" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="E218" s="10" t="s">
+        <v>287</v>
+      </c>
+      <c r="F218" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="219" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B219" s="10">
+        <v>716215</v>
+      </c>
+      <c r="C219" s="10" t="s">
+        <v>289</v>
+      </c>
+      <c r="D219" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="E219" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="F219" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="220" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B220" s="10">
+        <v>3002581</v>
+      </c>
+      <c r="C220" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="D220" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="E220" s="10" t="s">
+        <v>292</v>
+      </c>
+      <c r="F220" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="221" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B221" s="10">
+        <v>3002583</v>
+      </c>
+      <c r="C221" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="D221" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="E221" s="10" t="s">
+        <v>292</v>
+      </c>
+      <c r="F221" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="222" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B222" s="10">
+        <v>3003512</v>
+      </c>
+      <c r="C222" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D222" s="10" t="s">
         <v>295</v>
       </c>
-      <c r="E206" s="10" t="s">
-[...270 lines deleted...]
-      </c>
       <c r="E222" s="10" t="s">
-        <v>313</v>
+        <v>296</v>
       </c>
       <c r="F222" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="223" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="223" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B223" s="10">
-        <v>3006122</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>3003513</v>
+      </c>
+      <c r="C223" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="D223" s="10" t="s">
+        <v>247</v>
       </c>
       <c r="E223" s="10" t="s">
-        <v>313</v>
+        <v>296</v>
       </c>
       <c r="F223" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="224" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B224" s="10">
-        <v>3006119</v>
+        <v>3008476</v>
       </c>
       <c r="C224" s="10" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
       <c r="D224" s="11" t="s">
-        <v>70</v>
+        <v>298</v>
       </c>
       <c r="E224" s="10" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="F224" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="225" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B225" s="10">
-        <v>3008056</v>
+        <v>3003107</v>
       </c>
       <c r="C225" s="10" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D225" s="11" t="s">
-        <v>68</v>
+        <v>295</v>
       </c>
       <c r="E225" s="10" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="F225" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="226" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B226" s="10">
-        <v>3008055</v>
+        <v>3003108</v>
       </c>
       <c r="C226" s="10" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D226" s="11" t="s">
-        <v>70</v>
+        <v>302</v>
       </c>
       <c r="E226" s="10" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="F226" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="227" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B227" s="10">
-        <v>3006543</v>
+        <v>3003761</v>
       </c>
       <c r="C227" s="10" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="D227" s="11" t="s">
-        <v>68</v>
+        <v>295</v>
       </c>
       <c r="E227" s="10" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="F227" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="228" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B228" s="10">
-        <v>3006542</v>
+        <v>3006368</v>
       </c>
       <c r="C228" s="10" t="s">
-        <v>316</v>
+        <v>304</v>
       </c>
       <c r="D228" s="11" t="s">
-        <v>70</v>
+        <v>295</v>
       </c>
       <c r="E228" s="10" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="F228" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="229" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B229" s="9">
-[...6 lines deleted...]
-        <v>68</v>
+      <c r="B229" s="10">
+        <v>3006369</v>
+      </c>
+      <c r="C229" s="10" t="s">
+        <v>304</v>
+      </c>
+      <c r="D229" s="11" t="s">
+        <v>302</v>
       </c>
       <c r="E229" s="10" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="F229" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="230" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B230" s="9">
-[...6 lines deleted...]
-        <v>70</v>
+      <c r="B230" s="10">
+        <v>3006765</v>
+      </c>
+      <c r="C230" s="10" t="s">
+        <v>305</v>
+      </c>
+      <c r="D230" s="11" t="s">
+        <v>295</v>
       </c>
       <c r="E230" s="10" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="F230" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="231" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B231" s="15">
-[...3 lines deleted...]
-        <v>318</v>
+      <c r="B231" s="10">
+        <v>3006766</v>
+      </c>
+      <c r="C231" s="10" t="s">
+        <v>306</v>
       </c>
       <c r="D231" s="11" t="s">
-        <v>68</v>
+        <v>302</v>
       </c>
       <c r="E231" s="10" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="F231" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="232" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B232" s="15">
-[...3 lines deleted...]
-        <v>318</v>
+      <c r="B232" s="10">
+        <v>3001584</v>
+      </c>
+      <c r="C232" s="10" t="s">
+        <v>307</v>
       </c>
       <c r="D232" s="11" t="s">
-        <v>70</v>
+        <v>295</v>
       </c>
       <c r="E232" s="10" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="F232" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="233" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B233" s="10">
-        <v>3005567</v>
+        <v>3001582</v>
       </c>
       <c r="C233" s="10" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="D233" s="11" t="s">
-        <v>68</v>
+        <v>302</v>
       </c>
       <c r="E233" s="10" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="F233" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="234" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B234" s="10">
-        <v>723709</v>
+        <v>3004156</v>
       </c>
       <c r="C234" s="10" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="D234" s="11" t="s">
-        <v>68</v>
+        <v>295</v>
       </c>
       <c r="E234" s="10" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="F234" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="235" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B235" s="10">
-        <v>723708</v>
+        <v>3004157</v>
       </c>
       <c r="C235" s="10" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="D235" s="11" t="s">
-        <v>70</v>
+        <v>302</v>
       </c>
       <c r="E235" s="10" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="F235" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="236" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B236" s="9">
-[...6 lines deleted...]
-        <v>68</v>
+      <c r="B236" s="10">
+        <v>711008</v>
+      </c>
+      <c r="C236" s="10" t="s">
+        <v>309</v>
+      </c>
+      <c r="D236" s="11" t="s">
+        <v>295</v>
       </c>
       <c r="E236" s="10" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="F236" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="237" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B237" s="9">
-[...6 lines deleted...]
-        <v>70</v>
+      <c r="B237" s="10">
+        <v>711009</v>
+      </c>
+      <c r="C237" s="10" t="s">
+        <v>309</v>
+      </c>
+      <c r="D237" s="11" t="s">
+        <v>302</v>
       </c>
       <c r="E237" s="10" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="F237" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="238" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B238" s="10">
-[...6 lines deleted...]
-        <v>68</v>
+      <c r="B238" s="16">
+        <v>3008900</v>
+      </c>
+      <c r="C238" s="14" t="s">
+        <v>310</v>
+      </c>
+      <c r="D238" s="10" t="s">
+        <v>295</v>
       </c>
       <c r="E238" s="10" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="F238" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="239" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B239" s="10">
-[...6 lines deleted...]
-        <v>70</v>
+      <c r="B239" s="14">
+        <v>3008901</v>
+      </c>
+      <c r="C239" s="14" t="s">
+        <v>311</v>
+      </c>
+      <c r="D239" s="10" t="s">
+        <v>302</v>
       </c>
       <c r="E239" s="10" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="F239" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="240" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B240" s="9">
-[...5 lines deleted...]
-      <c r="D240" s="9" t="s">
+      <c r="B240" s="10">
+        <v>3008398</v>
+      </c>
+      <c r="C240" s="10" t="s">
+        <v>312</v>
+      </c>
+      <c r="D240" s="19" t="s">
         <v>68</v>
       </c>
       <c r="E240" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F240" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="241" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B241" s="9">
-        <v>3008852</v>
+        <v>3008397</v>
       </c>
       <c r="C241" s="9" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
       <c r="D241" s="9" t="s">
         <v>70</v>
       </c>
       <c r="E241" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F241" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="242" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B242" s="10">
-        <v>3009004</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>3006122</v>
+      </c>
+      <c r="C242" s="10" t="s">
+        <v>314</v>
       </c>
       <c r="D242" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E242" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F242" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="243" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B243" s="10">
-        <v>3009003</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>3006119</v>
+      </c>
+      <c r="C243" s="10" t="s">
+        <v>314</v>
       </c>
       <c r="D243" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E243" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F243" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="244" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B244" s="10">
-        <v>3010490</v>
+        <v>3008056</v>
       </c>
       <c r="C244" s="10" t="s">
-        <v>549</v>
+        <v>315</v>
       </c>
       <c r="D244" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E244" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F244" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="245" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B245" s="10">
-        <v>3010489</v>
+        <v>3008055</v>
       </c>
       <c r="C245" s="10" t="s">
-        <v>550</v>
+        <v>315</v>
       </c>
       <c r="D245" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E245" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F245" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="246" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B246" s="10">
-        <v>720112</v>
+        <v>3006543</v>
       </c>
       <c r="C246" s="10" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="D246" s="11" t="s">
-        <v>327</v>
+        <v>68</v>
       </c>
       <c r="E246" s="10" t="s">
-        <v>328</v>
+        <v>313</v>
       </c>
       <c r="F246" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="247" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B247" s="10">
-        <v>723249</v>
+        <v>3006542</v>
       </c>
       <c r="C247" s="10" t="s">
-        <v>329</v>
+        <v>316</v>
       </c>
       <c r="D247" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E247" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="F247" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="248" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B248" s="9">
+        <v>3008198</v>
+      </c>
+      <c r="C248" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="D248" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="E247" s="10" t="s">
-[...13 lines deleted...]
-      <c r="D248" s="11" t="s">
+      <c r="E248" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="F248" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="249" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B249" s="9">
+        <v>3008197</v>
+      </c>
+      <c r="C249" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="D249" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="E248" s="10" t="s">
-[...13 lines deleted...]
-      <c r="D249" s="11" t="s">
+      <c r="E249" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="F249" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="250" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B250" s="15">
+        <v>3007449</v>
+      </c>
+      <c r="C250" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="D250" s="11" t="s">
         <v>68</v>
       </c>
-      <c r="E249" s="10" t="s">
-[...13 lines deleted...]
-      <c r="D250" s="11" t="s">
+      <c r="E250" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="F250" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="251" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B251" s="15">
+        <v>3007448</v>
+      </c>
+      <c r="C251" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="D251" s="11" t="s">
         <v>70</v>
       </c>
-      <c r="E250" s="10" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E251" s="10" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="F251" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="252" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B252" s="10">
-        <v>720802</v>
+        <v>3005567</v>
       </c>
       <c r="C252" s="10" t="s">
-        <v>332</v>
+        <v>319</v>
       </c>
       <c r="D252" s="11" t="s">
-        <v>334</v>
+        <v>68</v>
       </c>
       <c r="E252" s="10" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="F252" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="253" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B253" s="10">
-        <v>720363</v>
+        <v>723709</v>
       </c>
       <c r="C253" s="10" t="s">
-        <v>335</v>
+        <v>320</v>
       </c>
       <c r="D253" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E253" s="10" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="F253" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="254" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B254" s="10">
-        <v>720362</v>
+        <v>723708</v>
       </c>
       <c r="C254" s="10" t="s">
-        <v>335</v>
+        <v>320</v>
       </c>
       <c r="D254" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E254" s="10" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="F254" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="255" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B255" s="10">
-[...6 lines deleted...]
-        <v>333</v>
+      <c r="B255" s="9">
+        <v>3008475</v>
+      </c>
+      <c r="C255" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="D255" s="15" t="s">
+        <v>68</v>
       </c>
       <c r="E255" s="10" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="F255" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="256" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B256" s="10">
-[...6 lines deleted...]
-        <v>334</v>
+      <c r="B256" s="9">
+        <v>3008474</v>
+      </c>
+      <c r="C256" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="D256" s="15" t="s">
+        <v>70</v>
       </c>
       <c r="E256" s="10" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="F256" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="257" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B257" s="10">
-        <v>715040</v>
+        <v>3006449</v>
       </c>
       <c r="C257" s="10" t="s">
-        <v>337</v>
+        <v>322</v>
       </c>
       <c r="D257" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E257" s="10" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="F257" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="258" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B258" s="10">
-        <v>715039</v>
+        <v>3006448</v>
       </c>
       <c r="C258" s="10" t="s">
-        <v>337</v>
+        <v>322</v>
       </c>
       <c r="D258" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E258" s="10" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="F258" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="259" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B259" s="10">
-[...5 lines deleted...]
-      <c r="D259" s="11" t="s">
+      <c r="B259" s="9">
+        <v>3008853</v>
+      </c>
+      <c r="C259" s="9" t="s">
+        <v>323</v>
+      </c>
+      <c r="D259" s="9" t="s">
         <v>68</v>
       </c>
       <c r="E259" s="10" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="F259" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="260" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B260" s="10">
-[...5 lines deleted...]
-      <c r="D260" s="11" t="s">
+      <c r="B260" s="9">
+        <v>3008852</v>
+      </c>
+      <c r="C260" s="9" t="s">
+        <v>323</v>
+      </c>
+      <c r="D260" s="9" t="s">
         <v>70</v>
       </c>
       <c r="E260" s="10" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="F260" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="261" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B261" s="10">
-        <v>723345</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>3009004</v>
+      </c>
+      <c r="C261" s="15" t="s">
+        <v>324</v>
       </c>
       <c r="D261" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E261" s="10" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="F261" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="262" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B262" s="10">
-        <v>723344</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>3009003</v>
+      </c>
+      <c r="C262" s="15" t="s">
+        <v>325</v>
       </c>
       <c r="D262" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E262" s="10" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="F262" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="263" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B263" s="10">
-        <v>720339</v>
+        <v>3010490</v>
       </c>
       <c r="C263" s="10" t="s">
-        <v>340</v>
+        <v>547</v>
       </c>
       <c r="D263" s="11" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="E263" s="10" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="F263" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="264" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B264" s="10">
-        <v>720340</v>
+        <v>3010489</v>
       </c>
       <c r="C264" s="10" t="s">
-        <v>340</v>
+        <v>548</v>
       </c>
       <c r="D264" s="11" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="E264" s="10" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="F264" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="265" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B265" s="10">
-        <v>722954</v>
+        <v>720112</v>
       </c>
       <c r="C265" s="10" t="s">
-        <v>341</v>
+        <v>326</v>
       </c>
       <c r="D265" s="11" t="s">
-        <v>68</v>
+        <v>327</v>
       </c>
       <c r="E265" s="10" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="F265" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="266" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B266" s="10">
-        <v>722953</v>
+        <v>723249</v>
       </c>
       <c r="C266" s="10" t="s">
-        <v>341</v>
+        <v>329</v>
       </c>
       <c r="D266" s="11" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E266" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F266" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="267" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B267" s="10">
-        <v>721162</v>
+        <v>723248</v>
       </c>
       <c r="C267" s="10" t="s">
-        <v>342</v>
+        <v>329</v>
       </c>
       <c r="D267" s="11" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E267" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F267" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="268" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B268" s="10">
-        <v>721161</v>
+        <v>837334</v>
       </c>
       <c r="C268" s="10" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="D268" s="11" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E268" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F268" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="269" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B269" s="10">
-        <v>722447</v>
+        <v>837326</v>
       </c>
       <c r="C269" s="10" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
       <c r="D269" s="11" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E269" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F269" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="270" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B270" s="10">
-        <v>722446</v>
+        <v>720803</v>
       </c>
       <c r="C270" s="10" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="D270" s="11" t="s">
-        <v>70</v>
+        <v>333</v>
       </c>
       <c r="E270" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F270" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="271" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B271" s="10">
-        <v>722729</v>
+        <v>720802</v>
       </c>
       <c r="C271" s="10" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
       <c r="D271" s="11" t="s">
-        <v>68</v>
+        <v>334</v>
       </c>
       <c r="E271" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F271" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="272" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B272" s="10">
-        <v>722728</v>
+        <v>720363</v>
       </c>
       <c r="C272" s="10" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="D272" s="11" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E272" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F272" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="273" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B273" s="10">
-        <v>868590</v>
+        <v>720362</v>
       </c>
       <c r="C273" s="10" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="D273" s="11" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="E273" s="10" t="s">
-        <v>346</v>
+        <v>330</v>
       </c>
       <c r="F273" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="274" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B274" s="10">
-        <v>3005273</v>
+        <v>722445</v>
       </c>
       <c r="C274" s="10" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
       <c r="D274" s="11" t="s">
-        <v>41</v>
+        <v>333</v>
       </c>
       <c r="E274" s="10" t="s">
-        <v>346</v>
+        <v>330</v>
       </c>
       <c r="F274" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="275" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B275" s="10">
-        <v>706121</v>
+        <v>722444</v>
       </c>
       <c r="C275" s="10" t="s">
-        <v>348</v>
+        <v>336</v>
       </c>
       <c r="D275" s="11" t="s">
-        <v>86</v>
+        <v>334</v>
       </c>
       <c r="E275" s="10" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="F275" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="276" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B276" s="10">
-        <v>706135</v>
+        <v>715040</v>
       </c>
       <c r="C276" s="10" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="D276" s="11" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E276" s="10" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="F276" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="277" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B277" s="10">
-        <v>711684</v>
+        <v>715039</v>
       </c>
       <c r="C277" s="10" t="s">
-        <v>350</v>
+        <v>337</v>
       </c>
       <c r="D277" s="11" t="s">
-        <v>351</v>
+        <v>70</v>
       </c>
       <c r="E277" s="10" t="s">
-        <v>352</v>
+        <v>330</v>
       </c>
       <c r="F277" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="278" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B278" s="10">
-        <v>711678</v>
+        <v>3003951</v>
       </c>
       <c r="C278" s="10" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
       <c r="D278" s="11" t="s">
-        <v>353</v>
+        <v>68</v>
       </c>
       <c r="E278" s="10" t="s">
-        <v>352</v>
+        <v>330</v>
       </c>
       <c r="F278" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="279" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B279" s="10">
-        <v>704128</v>
+        <v>3003950</v>
       </c>
       <c r="C279" s="10" t="s">
-        <v>354</v>
+        <v>338</v>
       </c>
       <c r="D279" s="11" t="s">
-        <v>355</v>
+        <v>70</v>
       </c>
       <c r="E279" s="10" t="s">
-        <v>356</v>
+        <v>330</v>
       </c>
       <c r="F279" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="280" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B280" s="10">
-        <v>722546</v>
+        <v>723345</v>
       </c>
       <c r="C280" s="10" t="s">
-        <v>357</v>
+        <v>339</v>
       </c>
       <c r="D280" s="11" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="E280" s="10" t="s">
-        <v>358</v>
+        <v>330</v>
       </c>
       <c r="F280" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="281" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B281" s="10">
-        <v>810487</v>
+        <v>723344</v>
       </c>
       <c r="C281" s="10" t="s">
-        <v>359</v>
+        <v>339</v>
       </c>
       <c r="D281" s="11" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="E281" s="10" t="s">
-        <v>360</v>
+        <v>330</v>
       </c>
       <c r="F281" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="282" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B282" s="9">
-[...9 lines deleted...]
-        <v>96</v>
+      <c r="B282" s="10">
+        <v>720339</v>
+      </c>
+      <c r="C282" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="D282" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="E282" s="10" t="s">
+        <v>330</v>
       </c>
       <c r="F282" s="9" t="s">
-        <v>13</v>
+        <v>288</v>
       </c>
     </row>
     <row r="283" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B283" s="10">
-        <v>723727</v>
+        <v>720340</v>
       </c>
       <c r="C283" s="10" t="s">
-        <v>361</v>
+        <v>340</v>
       </c>
       <c r="D283" s="11" t="s">
-        <v>362</v>
+        <v>28</v>
       </c>
       <c r="E283" s="10" t="s">
-        <v>363</v>
+        <v>330</v>
       </c>
       <c r="F283" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="284" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B284" s="10">
-        <v>723728</v>
+        <v>722954</v>
       </c>
       <c r="C284" s="10" t="s">
-        <v>361</v>
+        <v>341</v>
       </c>
       <c r="D284" s="11" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="E284" s="10" t="s">
-        <v>363</v>
+        <v>330</v>
       </c>
       <c r="F284" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="285" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B285" s="10">
-        <v>723726</v>
+        <v>722953</v>
       </c>
       <c r="C285" s="10" t="s">
-        <v>361</v>
+        <v>341</v>
       </c>
       <c r="D285" s="11" t="s">
-        <v>364</v>
+        <v>70</v>
       </c>
       <c r="E285" s="10" t="s">
-        <v>363</v>
+        <v>330</v>
       </c>
       <c r="F285" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="286" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B286" s="10">
-        <v>714433</v>
+        <v>721162</v>
       </c>
       <c r="C286" s="10" t="s">
-        <v>365</v>
+        <v>342</v>
       </c>
       <c r="D286" s="11" t="s">
-        <v>362</v>
+        <v>68</v>
       </c>
       <c r="E286" s="10" t="s">
-        <v>363</v>
+        <v>330</v>
       </c>
       <c r="F286" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="287" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B287" s="10">
-        <v>714434</v>
+        <v>721161</v>
       </c>
       <c r="C287" s="10" t="s">
-        <v>365</v>
+        <v>342</v>
       </c>
       <c r="D287" s="11" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="E287" s="10" t="s">
-        <v>363</v>
+        <v>330</v>
       </c>
       <c r="F287" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="288" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B288" s="10">
-        <v>714432</v>
+        <v>722447</v>
       </c>
       <c r="C288" s="10" t="s">
-        <v>365</v>
+        <v>343</v>
       </c>
       <c r="D288" s="11" t="s">
-        <v>364</v>
+        <v>68</v>
       </c>
       <c r="E288" s="10" t="s">
-        <v>363</v>
+        <v>330</v>
       </c>
       <c r="F288" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="289" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B289" s="10">
-        <v>710620</v>
+        <v>722446</v>
       </c>
       <c r="C289" s="10" t="s">
-        <v>366</v>
+        <v>343</v>
       </c>
       <c r="D289" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E289" s="10" t="s">
-        <v>367</v>
+        <v>330</v>
       </c>
       <c r="F289" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="290" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B290" s="10">
-        <v>710621</v>
+        <v>722729</v>
       </c>
       <c r="C290" s="10" t="s">
-        <v>366</v>
+        <v>344</v>
       </c>
       <c r="D290" s="11" t="s">
-        <v>368</v>
+        <v>68</v>
       </c>
       <c r="E290" s="10" t="s">
-        <v>367</v>
+        <v>330</v>
       </c>
       <c r="F290" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="291" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B291" s="10">
-        <v>3004756</v>
+        <v>722728</v>
       </c>
       <c r="C291" s="10" t="s">
-        <v>369</v>
+        <v>344</v>
       </c>
       <c r="D291" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E291" s="10" t="s">
-        <v>367</v>
+        <v>330</v>
       </c>
       <c r="F291" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="292" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B292" s="10">
-        <v>3004757</v>
+        <v>868590</v>
       </c>
       <c r="C292" s="10" t="s">
-        <v>370</v>
+        <v>345</v>
       </c>
       <c r="D292" s="11" t="s">
-        <v>368</v>
+        <v>41</v>
       </c>
       <c r="E292" s="10" t="s">
-        <v>367</v>
+        <v>346</v>
       </c>
       <c r="F292" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="293" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B293" s="10">
-        <v>3003702</v>
+        <v>3005273</v>
       </c>
       <c r="C293" s="10" t="s">
-        <v>371</v>
+        <v>347</v>
       </c>
       <c r="D293" s="11" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="E293" s="10" t="s">
-        <v>367</v>
+        <v>346</v>
       </c>
       <c r="F293" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="294" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B294" s="10">
-        <v>3003703</v>
+        <v>706121</v>
       </c>
       <c r="C294" s="10" t="s">
-        <v>371</v>
+        <v>348</v>
       </c>
       <c r="D294" s="11" t="s">
-        <v>368</v>
+        <v>86</v>
       </c>
       <c r="E294" s="10" t="s">
-        <v>367</v>
+        <v>349</v>
       </c>
       <c r="F294" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="295" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B295" s="10">
-        <v>3003505</v>
+        <v>706135</v>
       </c>
       <c r="C295" s="10" t="s">
-        <v>372</v>
+        <v>348</v>
       </c>
       <c r="D295" s="11" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="E295" s="10" t="s">
-        <v>367</v>
+        <v>349</v>
       </c>
       <c r="F295" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="296" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B296" s="10">
-        <v>3010211</v>
+        <v>711684</v>
       </c>
       <c r="C296" s="10" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>350</v>
+      </c>
+      <c r="D296" s="11" t="s">
+        <v>351</v>
       </c>
       <c r="E296" s="10" t="s">
-        <v>367</v>
+        <v>352</v>
       </c>
       <c r="F296" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="297" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B297" s="10">
-        <v>3010212</v>
+        <v>711678</v>
       </c>
       <c r="C297" s="10" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>350</v>
+      </c>
+      <c r="D297" s="11" t="s">
+        <v>353</v>
       </c>
       <c r="E297" s="10" t="s">
-        <v>367</v>
+        <v>352</v>
       </c>
       <c r="F297" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="298" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B298" s="10">
-        <v>3008077</v>
+        <v>704128</v>
       </c>
       <c r="C298" s="10" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>354</v>
+      </c>
+      <c r="D298" s="11" t="s">
+        <v>355</v>
       </c>
       <c r="E298" s="10" t="s">
-        <v>374</v>
+        <v>356</v>
       </c>
       <c r="F298" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="299" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B299" s="10">
-        <v>3008088</v>
+        <v>722546</v>
       </c>
       <c r="C299" s="10" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>357</v>
+      </c>
+      <c r="D299" s="11" t="s">
+        <v>41</v>
       </c>
       <c r="E299" s="10" t="s">
-        <v>374</v>
+        <v>358</v>
       </c>
       <c r="F299" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="300" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B300" s="10">
-        <v>3008089</v>
+        <v>810487</v>
       </c>
       <c r="C300" s="10" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>359</v>
+      </c>
+      <c r="D300" s="11" t="s">
+        <v>38</v>
       </c>
       <c r="E300" s="10" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
       <c r="F300" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="301" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B301" s="10">
-        <v>3008087</v>
+        <v>723727</v>
       </c>
       <c r="C301" s="10" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>361</v>
+      </c>
+      <c r="D301" s="11" t="s">
+        <v>362</v>
       </c>
       <c r="E301" s="10" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="F301" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="302" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B302" s="10">
-        <v>898175</v>
+        <v>723728</v>
       </c>
       <c r="C302" s="10" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
       <c r="D302" s="11" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="E302" s="10" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="F302" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="303" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B303" s="10">
-        <v>898171</v>
+        <v>723726</v>
       </c>
       <c r="C303" s="10" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
       <c r="D303" s="11" t="s">
-        <v>36</v>
+        <v>364</v>
       </c>
       <c r="E303" s="10" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="F303" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="304" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B304" s="10">
-        <v>721806</v>
+        <v>714433</v>
       </c>
       <c r="C304" s="10" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="D304" s="11" t="s">
-        <v>36</v>
+        <v>362</v>
       </c>
       <c r="E304" s="10" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="F304" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="305" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B305" s="10">
-        <v>3000528</v>
+        <v>714434</v>
       </c>
       <c r="C305" s="10" t="s">
-        <v>378</v>
+        <v>365</v>
       </c>
       <c r="D305" s="11" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="E305" s="10" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="F305" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="306" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B306" s="10">
-        <v>3000529</v>
+        <v>714432</v>
       </c>
       <c r="C306" s="10" t="s">
-        <v>378</v>
+        <v>365</v>
       </c>
       <c r="D306" s="11" t="s">
-        <v>36</v>
+        <v>364</v>
       </c>
       <c r="E306" s="10" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="F306" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="307" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B307" s="10">
-        <v>721609</v>
+        <v>710620</v>
       </c>
       <c r="C307" s="10" t="s">
-        <v>379</v>
+        <v>366</v>
       </c>
       <c r="D307" s="11" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E307" s="10" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="F307" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="308" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B308" s="10">
-        <v>721610</v>
+        <v>710621</v>
       </c>
       <c r="C308" s="10" t="s">
-        <v>379</v>
+        <v>366</v>
       </c>
       <c r="D308" s="11" t="s">
-        <v>36</v>
+        <v>368</v>
       </c>
       <c r="E308" s="10" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="F308" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="309" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B309" s="9">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="B309" s="10">
+        <v>3004756</v>
+      </c>
+      <c r="C309" s="10" t="s">
+        <v>369</v>
+      </c>
+      <c r="D309" s="11" t="s">
+        <v>70</v>
       </c>
       <c r="E309" s="10" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="F309" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="310" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B310" s="10">
-        <v>3009233</v>
+        <v>3004757</v>
       </c>
       <c r="C310" s="10" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
       <c r="D310" s="11" t="s">
-        <v>68</v>
+        <v>368</v>
       </c>
       <c r="E310" s="10" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="F310" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="311" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B311" s="10">
-        <v>3009234</v>
+        <v>3003702</v>
       </c>
       <c r="C311" s="10" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>371</v>
+      </c>
+      <c r="D311" s="11" t="s">
+        <v>70</v>
       </c>
       <c r="E311" s="10" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="F311" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="312" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B312" s="10">
-        <v>708000</v>
+        <v>3003703</v>
       </c>
       <c r="C312" s="10" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="D312" s="11" t="s">
-        <v>28</v>
+        <v>368</v>
       </c>
       <c r="E312" s="10" t="s">
-        <v>383</v>
+        <v>367</v>
       </c>
       <c r="F312" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="313" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B313" s="10">
-        <v>708001</v>
+        <v>3003505</v>
       </c>
       <c r="C313" s="10" t="s">
-        <v>384</v>
+        <v>372</v>
       </c>
       <c r="D313" s="11" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="E313" s="10" t="s">
-        <v>383</v>
+        <v>367</v>
       </c>
       <c r="F313" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="314" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B314" s="10">
-        <v>707999</v>
+        <v>3010211</v>
       </c>
       <c r="C314" s="10" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>549</v>
+      </c>
+      <c r="D314" s="10" t="s">
+        <v>70</v>
       </c>
       <c r="E314" s="10" t="s">
-        <v>383</v>
+        <v>367</v>
       </c>
       <c r="F314" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="315" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B315" s="10">
-        <v>3009089</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>3010212</v>
+      </c>
+      <c r="C315" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="D315" s="10" t="s">
+        <v>368</v>
       </c>
       <c r="E315" s="10" t="s">
-        <v>388</v>
+        <v>367</v>
       </c>
       <c r="F315" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="316" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B316" s="10">
-        <v>723836</v>
+        <v>3008077</v>
       </c>
       <c r="C316" s="10" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>373</v>
+      </c>
+      <c r="D316" s="10" t="s">
+        <v>56</v>
       </c>
       <c r="E316" s="10" t="s">
-        <v>388</v>
+        <v>374</v>
       </c>
       <c r="F316" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="317" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B317" s="10">
-        <v>3005593</v>
+        <v>3008088</v>
       </c>
       <c r="C317" s="10" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>373</v>
+      </c>
+      <c r="D317" s="10" t="s">
+        <v>295</v>
       </c>
       <c r="E317" s="10" t="s">
-        <v>388</v>
+        <v>374</v>
       </c>
       <c r="F317" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="318" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B318" s="10">
-        <v>3004296</v>
+        <v>3008089</v>
       </c>
       <c r="C318" s="10" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>373</v>
+      </c>
+      <c r="D318" s="10" t="s">
+        <v>41</v>
       </c>
       <c r="E318" s="10" t="s">
-        <v>388</v>
+        <v>374</v>
       </c>
       <c r="F318" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="319" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B319" s="10">
-        <v>722770</v>
+        <v>3008087</v>
       </c>
       <c r="C319" s="10" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>373</v>
+      </c>
+      <c r="D319" s="10" t="s">
+        <v>65</v>
       </c>
       <c r="E319" s="10" t="s">
-        <v>388</v>
+        <v>374</v>
       </c>
       <c r="F319" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="320" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B320" s="10">
-        <v>721141</v>
+        <v>898175</v>
       </c>
       <c r="C320" s="10" t="s">
-        <v>394</v>
+        <v>375</v>
       </c>
       <c r="D320" s="11" t="s">
-        <v>390</v>
+        <v>68</v>
       </c>
       <c r="E320" s="10" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="F320" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="321" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B321" s="10">
-        <v>3003719</v>
+        <v>898171</v>
       </c>
       <c r="C321" s="10" t="s">
-        <v>395</v>
+        <v>375</v>
       </c>
       <c r="D321" s="11" t="s">
-        <v>390</v>
+        <v>36</v>
       </c>
       <c r="E321" s="10" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="F321" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="322" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B322" s="10">
-        <v>721512</v>
+        <v>721806</v>
       </c>
       <c r="C322" s="10" t="s">
-        <v>396</v>
+        <v>377</v>
       </c>
       <c r="D322" s="11" t="s">
-        <v>390</v>
+        <v>36</v>
       </c>
       <c r="E322" s="10" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="F322" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="323" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B323" s="10">
-        <v>722714</v>
+        <v>3000528</v>
       </c>
       <c r="C323" s="10" t="s">
-        <v>397</v>
+        <v>378</v>
       </c>
       <c r="D323" s="11" t="s">
-        <v>390</v>
+        <v>68</v>
       </c>
       <c r="E323" s="10" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="F323" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="324" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B324" s="10">
-        <v>3003772</v>
+        <v>3000529</v>
       </c>
       <c r="C324" s="10" t="s">
-        <v>398</v>
+        <v>378</v>
       </c>
       <c r="D324" s="11" t="s">
-        <v>390</v>
+        <v>36</v>
       </c>
       <c r="E324" s="10" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="F324" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="325" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B325" s="10">
-        <v>3004929</v>
+        <v>721609</v>
       </c>
       <c r="C325" s="10" t="s">
-        <v>399</v>
+        <v>379</v>
       </c>
       <c r="D325" s="11" t="s">
-        <v>387</v>
+        <v>68</v>
       </c>
       <c r="E325" s="10" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="F325" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="326" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B326" s="10">
-        <v>3002381</v>
+        <v>721610</v>
       </c>
       <c r="C326" s="10" t="s">
-        <v>400</v>
+        <v>379</v>
       </c>
       <c r="D326" s="11" t="s">
-        <v>390</v>
+        <v>36</v>
       </c>
       <c r="E326" s="10" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="F326" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="327" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B327" s="10">
-[...6 lines deleted...]
-        <v>387</v>
+      <c r="B327" s="9">
+        <v>3009300</v>
+      </c>
+      <c r="C327" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="D327" s="9" t="s">
+        <v>36</v>
       </c>
       <c r="E327" s="10" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="F327" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="328" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B328" s="10">
-        <v>3003818</v>
+        <v>3009233</v>
       </c>
       <c r="C328" s="10" t="s">
-        <v>402</v>
+        <v>381</v>
       </c>
       <c r="D328" s="11" t="s">
-        <v>390</v>
+        <v>68</v>
       </c>
       <c r="E328" s="10" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="F328" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="329" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B329" s="10">
-        <v>700464</v>
+        <v>3009234</v>
       </c>
       <c r="C329" s="10" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>381</v>
+      </c>
+      <c r="D329" s="10" t="s">
+        <v>36</v>
       </c>
       <c r="E329" s="10" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="F329" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="330" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B330" s="10">
-        <v>708873</v>
+        <v>708000</v>
       </c>
       <c r="C330" s="10" t="s">
-        <v>403</v>
+        <v>382</v>
       </c>
       <c r="D330" s="11" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="E330" s="10" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="F330" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="331" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B331" s="10">
-        <v>700466</v>
+        <v>708001</v>
       </c>
       <c r="C331" s="10" t="s">
-        <v>403</v>
+        <v>384</v>
       </c>
       <c r="D331" s="11" t="s">
-        <v>405</v>
+        <v>28</v>
       </c>
       <c r="E331" s="10" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="F331" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="332" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B332" s="10">
-        <v>3008467</v>
+        <v>707999</v>
       </c>
       <c r="C332" s="10" t="s">
-        <v>406</v>
+        <v>385</v>
       </c>
       <c r="D332" s="11" t="s">
-        <v>387</v>
+        <v>28</v>
       </c>
       <c r="E332" s="10" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="F332" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="333" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B333" s="9">
-        <v>898507</v>
+      <c r="B333" s="10">
+        <v>3009089</v>
       </c>
       <c r="C333" s="15" t="s">
-        <v>407</v>
-[...1 lines deleted...]
-      <c r="D333" s="15" t="s">
+        <v>386</v>
+      </c>
+      <c r="D333" s="11" t="s">
         <v>387</v>
       </c>
       <c r="E333" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F333" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="334" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B334" s="10">
-        <v>3009572</v>
+        <v>723836</v>
       </c>
       <c r="C334" s="10" t="s">
-        <v>408</v>
+        <v>389</v>
       </c>
       <c r="D334" s="11" t="s">
         <v>390</v>
       </c>
       <c r="E334" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F334" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="335" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B335" s="10">
-        <v>3010361</v>
+        <v>3005593</v>
       </c>
       <c r="C335" s="10" t="s">
-        <v>585</v>
+        <v>391</v>
       </c>
       <c r="D335" s="11" t="s">
-        <v>53</v>
+        <v>390</v>
       </c>
       <c r="E335" s="10" t="s">
-        <v>559</v>
+        <v>388</v>
       </c>
       <c r="F335" s="9" t="s">
-        <v>13</v>
+        <v>288</v>
       </c>
     </row>
     <row r="336" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B336" s="10">
-        <v>3010362</v>
+        <v>3004296</v>
       </c>
       <c r="C336" s="10" t="s">
-        <v>585</v>
+        <v>392</v>
       </c>
       <c r="D336" s="11" t="s">
-        <v>65</v>
+        <v>387</v>
       </c>
       <c r="E336" s="10" t="s">
-        <v>559</v>
+        <v>388</v>
       </c>
       <c r="F336" s="9" t="s">
-        <v>13</v>
+        <v>288</v>
       </c>
     </row>
     <row r="337" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B337" s="10">
-        <v>3010363</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>722770</v>
+      </c>
+      <c r="C337" s="10" t="s">
+        <v>393</v>
       </c>
       <c r="D337" s="11" t="s">
-        <v>167</v>
+        <v>387</v>
       </c>
       <c r="E337" s="10" t="s">
-        <v>559</v>
+        <v>388</v>
       </c>
       <c r="F337" s="9" t="s">
-        <v>13</v>
+        <v>288</v>
       </c>
     </row>
     <row r="338" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B338" s="10">
-        <v>722117</v>
+        <v>721141</v>
       </c>
       <c r="C338" s="10" t="s">
-        <v>409</v>
+        <v>394</v>
       </c>
       <c r="D338" s="11" t="s">
-        <v>68</v>
+        <v>390</v>
       </c>
       <c r="E338" s="10" t="s">
-        <v>410</v>
+        <v>388</v>
       </c>
       <c r="F338" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="339" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B339" s="10">
-        <v>722967</v>
+        <v>3003719</v>
       </c>
       <c r="C339" s="10" t="s">
-        <v>411</v>
+        <v>395</v>
       </c>
       <c r="D339" s="11" t="s">
-        <v>68</v>
+        <v>390</v>
       </c>
       <c r="E339" s="10" t="s">
-        <v>410</v>
+        <v>388</v>
       </c>
       <c r="F339" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="340" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B340" s="10">
-        <v>705592</v>
+        <v>721512</v>
       </c>
       <c r="C340" s="10" t="s">
-        <v>412</v>
+        <v>396</v>
       </c>
       <c r="D340" s="11" t="s">
-        <v>68</v>
+        <v>390</v>
       </c>
       <c r="E340" s="10" t="s">
-        <v>410</v>
+        <v>388</v>
       </c>
       <c r="F340" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="341" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B341" s="10">
-        <v>706181</v>
+        <v>722714</v>
       </c>
       <c r="C341" s="10" t="s">
-        <v>413</v>
+        <v>397</v>
       </c>
       <c r="D341" s="11" t="s">
-        <v>414</v>
+        <v>390</v>
       </c>
       <c r="E341" s="10" t="s">
-        <v>410</v>
+        <v>388</v>
       </c>
       <c r="F341" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="342" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B342" s="10">
-        <v>3007453</v>
+        <v>3003772</v>
       </c>
       <c r="C342" s="10" t="s">
-        <v>415</v>
+        <v>398</v>
       </c>
       <c r="D342" s="11" t="s">
-        <v>68</v>
+        <v>390</v>
       </c>
       <c r="E342" s="10" t="s">
-        <v>410</v>
+        <v>388</v>
       </c>
       <c r="F342" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="343" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B343" s="10">
-        <v>722058</v>
+        <v>3004929</v>
       </c>
       <c r="C343" s="10" t="s">
-        <v>416</v>
+        <v>399</v>
       </c>
       <c r="D343" s="11" t="s">
-        <v>68</v>
+        <v>387</v>
       </c>
       <c r="E343" s="10" t="s">
-        <v>410</v>
+        <v>388</v>
       </c>
       <c r="F343" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="344" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B344" s="10">
-        <v>722059</v>
+        <v>3002381</v>
       </c>
       <c r="C344" s="10" t="s">
-        <v>417</v>
+        <v>400</v>
       </c>
       <c r="D344" s="11" t="s">
-        <v>68</v>
+        <v>390</v>
       </c>
       <c r="E344" s="10" t="s">
-        <v>410</v>
+        <v>388</v>
       </c>
       <c r="F344" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="345" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B345" s="10">
-        <v>721208</v>
+        <v>3004431</v>
       </c>
       <c r="C345" s="10" t="s">
-        <v>418</v>
+        <v>401</v>
       </c>
       <c r="D345" s="11" t="s">
-        <v>68</v>
+        <v>387</v>
       </c>
       <c r="E345" s="10" t="s">
-        <v>410</v>
+        <v>388</v>
       </c>
       <c r="F345" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="346" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B346" s="10">
-        <v>3005797</v>
+        <v>3003818</v>
       </c>
       <c r="C346" s="10" t="s">
-        <v>419</v>
+        <v>402</v>
       </c>
       <c r="D346" s="11" t="s">
-        <v>68</v>
+        <v>390</v>
       </c>
       <c r="E346" s="10" t="s">
-        <v>410</v>
+        <v>388</v>
       </c>
       <c r="F346" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="347" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B347" s="10">
-        <v>3008858</v>
+        <v>700464</v>
       </c>
       <c r="C347" s="10" t="s">
-        <v>420</v>
-[...5 lines deleted...]
-        <v>422</v>
+        <v>403</v>
+      </c>
+      <c r="D347" s="17" t="s">
+        <v>390</v>
+      </c>
+      <c r="E347" s="10" t="s">
+        <v>388</v>
       </c>
       <c r="F347" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="348" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B348" s="10">
-        <v>3008857</v>
+        <v>708873</v>
       </c>
       <c r="C348" s="10" t="s">
-        <v>423</v>
-[...5 lines deleted...]
-        <v>422</v>
+        <v>403</v>
+      </c>
+      <c r="D348" s="11" t="s">
+        <v>404</v>
+      </c>
+      <c r="E348" s="10" t="s">
+        <v>388</v>
       </c>
       <c r="F348" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="349" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B349" s="10">
-        <v>3009662</v>
+        <v>700466</v>
       </c>
       <c r="C349" s="10" t="s">
-        <v>425</v>
+        <v>403</v>
       </c>
       <c r="D349" s="11" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>405</v>
+      </c>
+      <c r="E349" s="10" t="s">
+        <v>388</v>
       </c>
       <c r="F349" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="350" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B350" s="10">
-        <v>3009661</v>
+        <v>3008467</v>
       </c>
       <c r="C350" s="10" t="s">
-        <v>426</v>
+        <v>406</v>
       </c>
       <c r="D350" s="11" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>387</v>
+      </c>
+      <c r="E350" s="10" t="s">
+        <v>388</v>
       </c>
       <c r="F350" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="351" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B351" s="10">
-[...9 lines deleted...]
-        <v>422</v>
+      <c r="B351" s="9">
+        <v>898507</v>
+      </c>
+      <c r="C351" s="15" t="s">
+        <v>407</v>
+      </c>
+      <c r="D351" s="15" t="s">
+        <v>387</v>
+      </c>
+      <c r="E351" s="10" t="s">
+        <v>388</v>
       </c>
       <c r="F351" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="352" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B352" s="10">
-        <v>717636</v>
+        <v>3009572</v>
       </c>
       <c r="C352" s="10" t="s">
-        <v>427</v>
+        <v>408</v>
       </c>
       <c r="D352" s="11" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>390</v>
+      </c>
+      <c r="E352" s="10" t="s">
+        <v>388</v>
       </c>
       <c r="F352" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="353" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B353" s="10">
-        <v>3000955</v>
+        <v>722117</v>
       </c>
       <c r="C353" s="10" t="s">
-        <v>428</v>
+        <v>409</v>
       </c>
       <c r="D353" s="11" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>68</v>
+      </c>
+      <c r="E353" s="10" t="s">
+        <v>410</v>
       </c>
       <c r="F353" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="354" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B354" s="10">
-        <v>3000953</v>
+        <v>722967</v>
       </c>
       <c r="C354" s="10" t="s">
-        <v>429</v>
+        <v>411</v>
       </c>
       <c r="D354" s="11" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>68</v>
+      </c>
+      <c r="E354" s="10" t="s">
+        <v>410</v>
       </c>
       <c r="F354" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="355" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B355" s="9">
-[...9 lines deleted...]
-        <v>432</v>
+      <c r="B355" s="10">
+        <v>705592</v>
+      </c>
+      <c r="C355" s="10" t="s">
+        <v>412</v>
+      </c>
+      <c r="D355" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E355" s="10" t="s">
+        <v>410</v>
       </c>
       <c r="F355" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="356" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="356" spans="2:6" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B356" s="10">
-        <v>3006455</v>
+        <v>3007453</v>
       </c>
       <c r="C356" s="10" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>432</v>
+        <v>413</v>
+      </c>
+      <c r="D356" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E356" s="10" t="s">
+        <v>410</v>
       </c>
       <c r="F356" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="357" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B357" s="9">
-[...9 lines deleted...]
-        <v>432</v>
+      <c r="B357" s="10">
+        <v>722058</v>
+      </c>
+      <c r="C357" s="10" t="s">
+        <v>414</v>
+      </c>
+      <c r="D357" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E357" s="10" t="s">
+        <v>410</v>
       </c>
       <c r="F357" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="358" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B358" s="9">
-[...9 lines deleted...]
-        <v>432</v>
+      <c r="B358" s="10">
+        <v>722059</v>
+      </c>
+      <c r="C358" s="10" t="s">
+        <v>415</v>
+      </c>
+      <c r="D358" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E358" s="10" t="s">
+        <v>410</v>
       </c>
       <c r="F358" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="359" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B359" s="10">
-        <v>717791</v>
+        <v>721208</v>
       </c>
       <c r="C359" s="10" t="s">
-        <v>436</v>
+        <v>416</v>
       </c>
       <c r="D359" s="11" t="s">
-        <v>421</v>
+        <v>68</v>
       </c>
       <c r="E359" s="10" t="s">
-        <v>437</v>
+        <v>410</v>
       </c>
       <c r="F359" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="360" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B360" s="10">
-        <v>717788</v>
+        <v>3005797</v>
       </c>
       <c r="C360" s="10" t="s">
-        <v>436</v>
+        <v>417</v>
       </c>
       <c r="D360" s="11" t="s">
-        <v>197</v>
+        <v>68</v>
       </c>
       <c r="E360" s="10" t="s">
-        <v>437</v>
+        <v>410</v>
       </c>
       <c r="F360" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="361" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B361" s="10">
-        <v>717790</v>
+        <v>3008858</v>
       </c>
       <c r="C361" s="10" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>418</v>
+      </c>
+      <c r="D361" s="15" t="s">
+        <v>419</v>
+      </c>
+      <c r="E361" s="15" t="s">
+        <v>420</v>
       </c>
       <c r="F361" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="362" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B362" s="10">
-        <v>3008149</v>
+        <v>3008857</v>
       </c>
       <c r="C362" s="10" t="s">
-        <v>438</v>
-[...1 lines deleted...]
-      <c r="D362" s="11" t="s">
         <v>421</v>
       </c>
-      <c r="E362" s="10" t="s">
-        <v>437</v>
+      <c r="D362" s="15" t="s">
+        <v>422</v>
+      </c>
+      <c r="E362" s="15" t="s">
+        <v>420</v>
       </c>
       <c r="F362" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="363" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B363" s="10">
-        <v>3008148</v>
+        <v>3009662</v>
       </c>
       <c r="C363" s="10" t="s">
-        <v>439</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>423</v>
+      </c>
+      <c r="D363" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="E363" s="15" t="s">
+        <v>420</v>
       </c>
       <c r="F363" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="364" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B364" s="9">
-[...9 lines deleted...]
-        <v>437</v>
+      <c r="B364" s="10">
+        <v>3009661</v>
+      </c>
+      <c r="C364" s="10" t="s">
+        <v>424</v>
+      </c>
+      <c r="D364" s="11" t="s">
+        <v>422</v>
+      </c>
+      <c r="E364" s="15" t="s">
+        <v>420</v>
       </c>
       <c r="F364" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="365" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B365" s="9">
-[...9 lines deleted...]
-        <v>437</v>
+      <c r="B365" s="10">
+        <v>717637</v>
+      </c>
+      <c r="C365" s="10" t="s">
+        <v>425</v>
+      </c>
+      <c r="D365" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="E365" s="15" t="s">
+        <v>420</v>
       </c>
       <c r="F365" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="366" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B366" s="10">
-        <v>3008708</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>717636</v>
+      </c>
+      <c r="C366" s="10" t="s">
+        <v>425</v>
       </c>
       <c r="D366" s="11" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>422</v>
+      </c>
+      <c r="E366" s="15" t="s">
+        <v>420</v>
       </c>
       <c r="F366" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="367" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B367" s="9">
-[...9 lines deleted...]
-        <v>437</v>
+      <c r="B367" s="10">
+        <v>3000955</v>
+      </c>
+      <c r="C367" s="10" t="s">
+        <v>426</v>
+      </c>
+      <c r="D367" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="E367" s="15" t="s">
+        <v>420</v>
       </c>
       <c r="F367" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="368" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B368" s="9">
-[...9 lines deleted...]
-        <v>437</v>
+      <c r="B368" s="10">
+        <v>3000953</v>
+      </c>
+      <c r="C368" s="10" t="s">
+        <v>427</v>
+      </c>
+      <c r="D368" s="11" t="s">
+        <v>422</v>
+      </c>
+      <c r="E368" s="15" t="s">
+        <v>420</v>
       </c>
       <c r="F368" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="369" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B369" s="10">
-[...9 lines deleted...]
-        <v>447</v>
+      <c r="B369" s="9">
+        <v>3006456</v>
+      </c>
+      <c r="C369" s="9" t="s">
+        <v>428</v>
+      </c>
+      <c r="D369" s="19" t="s">
+        <v>429</v>
+      </c>
+      <c r="E369" s="9" t="s">
+        <v>430</v>
       </c>
       <c r="F369" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="370" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B370" s="10">
-        <v>701112</v>
+        <v>3006455</v>
       </c>
       <c r="C370" s="10" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>431</v>
+      </c>
+      <c r="D370" s="19" t="s">
+        <v>179</v>
+      </c>
+      <c r="E370" s="9" t="s">
+        <v>430</v>
       </c>
       <c r="F370" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="371" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B371" s="10">
-[...9 lines deleted...]
-        <v>451</v>
+      <c r="B371" s="9">
+        <v>3004735</v>
+      </c>
+      <c r="C371" s="9" t="s">
+        <v>432</v>
+      </c>
+      <c r="D371" s="9" t="s">
+        <v>429</v>
+      </c>
+      <c r="E371" s="9" t="s">
+        <v>430</v>
       </c>
       <c r="F371" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="372" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B372" s="10">
-[...9 lines deleted...]
-        <v>453</v>
+      <c r="B372" s="9">
+        <v>3004733</v>
+      </c>
+      <c r="C372" s="9" t="s">
+        <v>433</v>
+      </c>
+      <c r="D372" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="E372" s="9" t="s">
+        <v>430</v>
       </c>
       <c r="F372" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="373" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B373" s="10">
-        <v>701388</v>
+        <v>717791</v>
       </c>
       <c r="C373" s="10" t="s">
-        <v>454</v>
+        <v>434</v>
       </c>
       <c r="D373" s="11" t="s">
-        <v>56</v>
+        <v>419</v>
       </c>
       <c r="E373" s="10" t="s">
-        <v>453</v>
+        <v>435</v>
       </c>
       <c r="F373" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="374" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B374" s="9">
-[...9 lines deleted...]
-        <v>453</v>
+      <c r="B374" s="10">
+        <v>717788</v>
+      </c>
+      <c r="C374" s="10" t="s">
+        <v>434</v>
+      </c>
+      <c r="D374" s="11" t="s">
+        <v>197</v>
+      </c>
+      <c r="E374" s="10" t="s">
+        <v>435</v>
       </c>
       <c r="F374" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="375" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B375" s="10">
-        <v>3002705</v>
+        <v>717790</v>
       </c>
       <c r="C375" s="10" t="s">
-        <v>456</v>
+        <v>434</v>
       </c>
       <c r="D375" s="11" t="s">
-        <v>457</v>
+        <v>422</v>
       </c>
       <c r="E375" s="10" t="s">
-        <v>458</v>
+        <v>435</v>
       </c>
       <c r="F375" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="376" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B376" s="10">
-        <v>3002704</v>
+        <v>3008149</v>
       </c>
       <c r="C376" s="10" t="s">
-        <v>456</v>
+        <v>436</v>
       </c>
       <c r="D376" s="11" t="s">
-        <v>459</v>
+        <v>419</v>
       </c>
       <c r="E376" s="10" t="s">
-        <v>458</v>
+        <v>435</v>
       </c>
       <c r="F376" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="377" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B377" s="10">
-        <v>3002703</v>
+        <v>3008148</v>
       </c>
       <c r="C377" s="10" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>437</v>
+      </c>
+      <c r="D377" s="15" t="s">
+        <v>197</v>
       </c>
       <c r="E377" s="10" t="s">
-        <v>458</v>
+        <v>435</v>
       </c>
       <c r="F377" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="378" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B378" s="10">
-[...6 lines deleted...]
-        <v>461</v>
+      <c r="B378" s="9">
+        <v>3008816</v>
+      </c>
+      <c r="C378" s="9" t="s">
+        <v>438</v>
+      </c>
+      <c r="D378" s="9" t="s">
+        <v>419</v>
       </c>
       <c r="E378" s="10" t="s">
-        <v>458</v>
+        <v>435</v>
       </c>
       <c r="F378" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="379" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B379" s="10">
-[...6 lines deleted...]
-        <v>463</v>
+      <c r="B379" s="9">
+        <v>3008817</v>
+      </c>
+      <c r="C379" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="D379" s="9" t="s">
+        <v>422</v>
       </c>
       <c r="E379" s="10" t="s">
-        <v>458</v>
+        <v>435</v>
       </c>
       <c r="F379" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="380" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B380" s="10">
-        <v>718469</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>3008708</v>
+      </c>
+      <c r="C380" s="15" t="s">
+        <v>440</v>
       </c>
       <c r="D380" s="11" t="s">
-        <v>464</v>
+        <v>419</v>
       </c>
       <c r="E380" s="10" t="s">
-        <v>458</v>
+        <v>435</v>
       </c>
       <c r="F380" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="381" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B381" s="10">
-[...9 lines deleted...]
-        <v>458</v>
+      <c r="B381" s="9">
+        <v>3009463</v>
+      </c>
+      <c r="C381" s="9" t="s">
+        <v>441</v>
+      </c>
+      <c r="D381" s="12" t="s">
+        <v>419</v>
+      </c>
+      <c r="E381" s="9" t="s">
+        <v>435</v>
       </c>
       <c r="F381" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="382" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B382" s="10">
-[...9 lines deleted...]
-        <v>458</v>
+      <c r="B382" s="9">
+        <v>3009462</v>
+      </c>
+      <c r="C382" s="9" t="s">
+        <v>442</v>
+      </c>
+      <c r="D382" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="E382" s="9" t="s">
+        <v>435</v>
       </c>
       <c r="F382" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="383" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B383" s="10">
+        <v>701111</v>
+      </c>
+      <c r="C383" s="10" t="s">
+        <v>443</v>
+      </c>
+      <c r="D383" s="11" t="s">
+        <v>444</v>
+      </c>
+      <c r="E383" s="10" t="s">
+        <v>445</v>
+      </c>
+      <c r="F383" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="384" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B384" s="10">
+        <v>701112</v>
+      </c>
+      <c r="C384" s="10" t="s">
+        <v>443</v>
+      </c>
+      <c r="D384" s="11" t="s">
+        <v>446</v>
+      </c>
+      <c r="E384" s="10" t="s">
+        <v>445</v>
+      </c>
+      <c r="F384" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="385" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B385" s="10">
+        <v>705611</v>
+      </c>
+      <c r="C385" s="10" t="s">
+        <v>447</v>
+      </c>
+      <c r="D385" s="11" t="s">
+        <v>448</v>
+      </c>
+      <c r="E385" s="10" t="s">
+        <v>449</v>
+      </c>
+      <c r="F385" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="386" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B386" s="10">
+        <v>3004875</v>
+      </c>
+      <c r="C386" s="10" t="s">
+        <v>450</v>
+      </c>
+      <c r="D386" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="E386" s="10" t="s">
+        <v>451</v>
+      </c>
+      <c r="F386" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="387" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B387" s="10">
+        <v>701388</v>
+      </c>
+      <c r="C387" s="10" t="s">
+        <v>452</v>
+      </c>
+      <c r="D387" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="E387" s="10" t="s">
+        <v>451</v>
+      </c>
+      <c r="F387" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="388" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B388" s="9">
+        <v>3009851</v>
+      </c>
+      <c r="C388" s="9" t="s">
+        <v>453</v>
+      </c>
+      <c r="D388" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E388" s="9" t="s">
+        <v>451</v>
+      </c>
+      <c r="F388" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="389" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B389" s="10">
+        <v>3002705</v>
+      </c>
+      <c r="C389" s="10" t="s">
+        <v>454</v>
+      </c>
+      <c r="D389" s="11" t="s">
+        <v>455</v>
+      </c>
+      <c r="E389" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="F389" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="390" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B390" s="10">
+        <v>3002704</v>
+      </c>
+      <c r="C390" s="10" t="s">
+        <v>454</v>
+      </c>
+      <c r="D390" s="11" t="s">
+        <v>457</v>
+      </c>
+      <c r="E390" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="F390" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="391" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B391" s="10">
+        <v>3002703</v>
+      </c>
+      <c r="C391" s="10" t="s">
+        <v>454</v>
+      </c>
+      <c r="D391" s="11" t="s">
+        <v>458</v>
+      </c>
+      <c r="E391" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="F391" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="392" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B392" s="10">
+        <v>3002702</v>
+      </c>
+      <c r="C392" s="10" t="s">
+        <v>454</v>
+      </c>
+      <c r="D392" s="11" t="s">
+        <v>459</v>
+      </c>
+      <c r="E392" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="F392" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="393" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B393" s="10">
+        <v>718471</v>
+      </c>
+      <c r="C393" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D393" s="11" t="s">
+        <v>461</v>
+      </c>
+      <c r="E393" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="F393" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="394" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B394" s="10">
+        <v>718469</v>
+      </c>
+      <c r="C394" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D394" s="11" t="s">
+        <v>462</v>
+      </c>
+      <c r="E394" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="F394" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="395" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B395" s="10">
+        <v>718472</v>
+      </c>
+      <c r="C395" s="10" t="s">
+        <v>463</v>
+      </c>
+      <c r="D395" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="E395" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="F395" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="396" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B396" s="10">
+        <v>718470</v>
+      </c>
+      <c r="C396" s="10" t="s">
+        <v>463</v>
+      </c>
+      <c r="D396" s="11" t="s">
+        <v>465</v>
+      </c>
+      <c r="E396" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="F396" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="397" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B397" s="10">
         <v>723051</v>
       </c>
-      <c r="C383" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D383" s="11" t="s">
+      <c r="C397" s="10" t="s">
+        <v>466</v>
+      </c>
+      <c r="D397" s="11" t="s">
         <v>68</v>
       </c>
-      <c r="E383" s="10" t="s">
-[...7 lines deleted...]
-      <c r="B384" s="10">
+      <c r="E397" s="10" t="s">
+        <v>467</v>
+      </c>
+      <c r="F397" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="398" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B398" s="10">
         <v>723052</v>
       </c>
-      <c r="C384" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D384" s="11" t="s">
+      <c r="C398" s="10" t="s">
+        <v>466</v>
+      </c>
+      <c r="D398" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="E384" s="10" t="s">
-[...236 lines deleted...]
-      </c>
       <c r="E398" s="10" t="s">
-        <v>483</v>
+        <v>467</v>
       </c>
       <c r="F398" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="399" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B399" s="10">
-        <v>848565</v>
+        <v>723048</v>
       </c>
       <c r="C399" s="10" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>466</v>
+      </c>
+      <c r="D399" s="11" t="s">
+        <v>468</v>
       </c>
       <c r="E399" s="10" t="s">
-        <v>486</v>
+        <v>467</v>
       </c>
       <c r="F399" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="400" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B400" s="10">
-        <v>848573</v>
+        <v>723049</v>
       </c>
       <c r="C400" s="10" t="s">
-        <v>485</v>
+        <v>466</v>
       </c>
       <c r="D400" s="11" t="s">
-        <v>487</v>
+        <v>469</v>
       </c>
       <c r="E400" s="10" t="s">
-        <v>486</v>
+        <v>467</v>
       </c>
       <c r="F400" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="401" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B401" s="10">
-        <v>3005488</v>
+        <v>723050</v>
       </c>
       <c r="C401" s="10" t="s">
-        <v>488</v>
+        <v>466</v>
       </c>
       <c r="D401" s="11" t="s">
-        <v>489</v>
+        <v>149</v>
       </c>
       <c r="E401" s="10" t="s">
-        <v>486</v>
+        <v>467</v>
       </c>
       <c r="F401" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="402" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B402" s="10">
-        <v>3005489</v>
+        <v>723024</v>
       </c>
       <c r="C402" s="10" t="s">
-        <v>488</v>
+        <v>466</v>
       </c>
       <c r="D402" s="11" t="s">
-        <v>148</v>
+        <v>364</v>
       </c>
       <c r="E402" s="10" t="s">
-        <v>486</v>
+        <v>467</v>
       </c>
       <c r="F402" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="403" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B403" s="10">
-        <v>3005490</v>
-[...5 lines deleted...]
-        <v>487</v>
+        <v>714128</v>
+      </c>
+      <c r="C403" s="10" t="s">
+        <v>470</v>
+      </c>
+      <c r="D403" s="11" t="s">
+        <v>36</v>
       </c>
       <c r="E403" s="10" t="s">
-        <v>486</v>
+        <v>471</v>
       </c>
       <c r="F403" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="404" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B404" s="10">
-        <v>3005491</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>3001035</v>
+      </c>
+      <c r="C404" s="10" t="s">
+        <v>472</v>
+      </c>
+      <c r="D404" s="11" t="s">
+        <v>473</v>
       </c>
       <c r="E404" s="10" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
       <c r="F404" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="405" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B405" s="9">
-[...9 lines deleted...]
-        <v>568</v>
+      <c r="B405" s="10">
+        <v>3007083</v>
+      </c>
+      <c r="C405" s="10" t="s">
+        <v>472</v>
+      </c>
+      <c r="D405" s="11" t="s">
+        <v>473</v>
+      </c>
+      <c r="E405" s="10" t="s">
+        <v>474</v>
       </c>
       <c r="F405" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="406" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B406" s="9">
-[...9 lines deleted...]
-        <v>568</v>
+      <c r="B406" s="10">
+        <v>3007082</v>
+      </c>
+      <c r="C406" s="10" t="s">
+        <v>472</v>
+      </c>
+      <c r="D406" s="11" t="s">
+        <v>475</v>
+      </c>
+      <c r="E406" s="10" t="s">
+        <v>474</v>
       </c>
       <c r="F406" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="407" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B407" s="10">
-        <v>716640</v>
-[...5 lines deleted...]
-        <v>491</v>
+        <v>3009214</v>
+      </c>
+      <c r="C407" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="D407" s="11" t="s">
+        <v>473</v>
       </c>
       <c r="E407" s="10" t="s">
-        <v>492</v>
+        <v>474</v>
       </c>
       <c r="F407" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="408" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B408" s="10">
-        <v>716641</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>3005303</v>
+      </c>
+      <c r="C408" s="10" t="s">
+        <v>477</v>
+      </c>
+      <c r="D408" s="11" t="s">
+        <v>56</v>
       </c>
       <c r="E408" s="10" t="s">
-        <v>492</v>
+        <v>478</v>
       </c>
       <c r="F408" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="409" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B409" s="10">
-        <v>3010821</v>
-[...4 lines deleted...]
-      <c r="D409" s="17"/>
+        <v>715049</v>
+      </c>
+      <c r="C409" s="10" t="s">
+        <v>477</v>
+      </c>
+      <c r="D409" s="11" t="s">
+        <v>479</v>
+      </c>
       <c r="E409" s="10" t="s">
-        <v>236</v>
+        <v>478</v>
       </c>
       <c r="F409" s="9" t="s">
-        <v>13</v>
+        <v>288</v>
       </c>
     </row>
     <row r="410" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B410" s="10">
-        <v>720512</v>
+        <v>705474</v>
       </c>
       <c r="C410" s="10" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="D410" s="11" t="s">
-        <v>494</v>
+        <v>86</v>
       </c>
       <c r="E410" s="10" t="s">
-        <v>495</v>
+        <v>481</v>
       </c>
       <c r="F410" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="411" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B411" s="9">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="B411" s="10">
+        <v>705475</v>
+      </c>
+      <c r="C411" s="10" t="s">
+        <v>480</v>
+      </c>
+      <c r="D411" s="11" t="s">
+        <v>482</v>
       </c>
       <c r="E411" s="10" t="s">
-        <v>497</v>
+        <v>481</v>
       </c>
       <c r="F411" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="412" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B412" s="9">
-[...6 lines deleted...]
-        <v>86</v>
+      <c r="B412" s="14">
+        <v>705476</v>
+      </c>
+      <c r="C412" s="14" t="s">
+        <v>480</v>
+      </c>
+      <c r="D412" s="11" t="s">
+        <v>65</v>
       </c>
       <c r="E412" s="10" t="s">
-        <v>497</v>
+        <v>481</v>
       </c>
       <c r="F412" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="413" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B413" s="9">
-[...9 lines deleted...]
-        <v>497</v>
+      <c r="B413" s="10">
+        <v>848565</v>
+      </c>
+      <c r="C413" s="10" t="s">
+        <v>483</v>
+      </c>
+      <c r="D413" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="E413" s="10" t="s">
+        <v>484</v>
       </c>
       <c r="F413" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="414" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B414" s="10">
-        <v>717787</v>
+        <v>848573</v>
       </c>
       <c r="C414" s="10" t="s">
-        <v>498</v>
-[...5 lines deleted...]
-        <v>497</v>
+        <v>483</v>
+      </c>
+      <c r="D414" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="E414" s="10" t="s">
+        <v>484</v>
       </c>
       <c r="F414" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="415" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B415" s="10">
-        <v>717785</v>
-[...8 lines deleted...]
-        <v>497</v>
+        <v>3005488</v>
+      </c>
+      <c r="C415" s="10" t="s">
+        <v>486</v>
+      </c>
+      <c r="D415" s="11" t="s">
+        <v>487</v>
+      </c>
+      <c r="E415" s="10" t="s">
+        <v>484</v>
       </c>
       <c r="F415" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="416" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B416" s="10">
-        <v>717786</v>
-[...4 lines deleted...]
-      <c r="D416" s="17" t="s">
+        <v>3005489</v>
+      </c>
+      <c r="C416" s="10" t="s">
+        <v>486</v>
+      </c>
+      <c r="D416" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="E416" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="F416" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="417" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B417" s="10">
+        <v>3005490</v>
+      </c>
+      <c r="C417" s="14" t="s">
+        <v>486</v>
+      </c>
+      <c r="D417" s="17" t="s">
+        <v>485</v>
+      </c>
+      <c r="E417" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="F417" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="418" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B418" s="10">
+        <v>3005491</v>
+      </c>
+      <c r="C418" s="14" t="s">
+        <v>486</v>
+      </c>
+      <c r="D418" s="17" t="s">
+        <v>149</v>
+      </c>
+      <c r="E418" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="F418" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="419" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B419" s="9">
+        <v>3007188</v>
+      </c>
+      <c r="C419" s="16" t="s">
+        <v>232</v>
+      </c>
+      <c r="D419" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E419" s="9" t="s">
+        <v>566</v>
+      </c>
+      <c r="F419" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="420" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B420" s="9">
+        <v>3007186</v>
+      </c>
+      <c r="C420" s="16" t="s">
+        <v>232</v>
+      </c>
+      <c r="D420" s="16" t="s">
         <v>65</v>
       </c>
-      <c r="E416" s="14" t="s">
-[...68 lines deleted...]
-        <v>505</v>
+      <c r="E420" s="9" t="s">
+        <v>566</v>
       </c>
       <c r="F420" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="421" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B421" s="10">
-        <v>714167</v>
-[...8 lines deleted...]
-        <v>505</v>
+        <v>716640</v>
+      </c>
+      <c r="C421" s="14" t="s">
+        <v>488</v>
+      </c>
+      <c r="D421" s="17" t="s">
+        <v>489</v>
+      </c>
+      <c r="E421" s="10" t="s">
+        <v>490</v>
       </c>
       <c r="F421" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="422" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B422" s="10">
-        <v>3006100</v>
-[...8 lines deleted...]
-        <v>505</v>
+        <v>716641</v>
+      </c>
+      <c r="C422" s="14" t="s">
+        <v>488</v>
+      </c>
+      <c r="D422" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="E422" s="10" t="s">
+        <v>490</v>
       </c>
       <c r="F422" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="423" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B423" s="10">
-        <v>702523</v>
+        <v>720512</v>
       </c>
       <c r="C423" s="10" t="s">
-        <v>508</v>
+        <v>491</v>
       </c>
       <c r="D423" s="11" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>492</v>
+      </c>
+      <c r="E423" s="10" t="s">
+        <v>493</v>
       </c>
       <c r="F423" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="424" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B424" s="10">
-[...9 lines deleted...]
-        <v>505</v>
+      <c r="B424" s="9">
+        <v>3006065</v>
+      </c>
+      <c r="C424" s="15" t="s">
+        <v>494</v>
+      </c>
+      <c r="D424" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="E424" s="10" t="s">
+        <v>495</v>
       </c>
       <c r="F424" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="425" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B425" s="10">
-[...6 lines deleted...]
-        <v>511</v>
+      <c r="B425" s="9">
+        <v>3006062</v>
+      </c>
+      <c r="C425" s="15" t="s">
+        <v>494</v>
+      </c>
+      <c r="D425" s="15" t="s">
+        <v>86</v>
       </c>
       <c r="E425" s="10" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="F425" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="426" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B426" s="10">
-[...7 lines deleted...]
-        <v>505</v>
+      <c r="B426" s="9">
+        <v>3006063</v>
+      </c>
+      <c r="C426" s="15" t="s">
+        <v>494</v>
+      </c>
+      <c r="D426" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="E426" s="14" t="s">
+        <v>495</v>
       </c>
       <c r="F426" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="427" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B427" s="10">
-        <v>3003905</v>
-[...8 lines deleted...]
-        <v>505</v>
+        <v>717787</v>
+      </c>
+      <c r="C427" s="10" t="s">
+        <v>496</v>
+      </c>
+      <c r="D427" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="E427" s="14" t="s">
+        <v>495</v>
       </c>
       <c r="F427" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="428" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B428" s="10">
-        <v>3010822</v>
+        <v>717785</v>
       </c>
       <c r="C428" s="14" t="s">
-        <v>584</v>
-[...3 lines deleted...]
-        <v>571</v>
+        <v>496</v>
+      </c>
+      <c r="D428" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="E428" s="14" t="s">
+        <v>495</v>
       </c>
       <c r="F428" s="9" t="s">
-        <v>13</v>
+        <v>288</v>
       </c>
     </row>
     <row r="429" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B429" s="10">
-        <v>1027834</v>
-[...8 lines deleted...]
-        <v>516</v>
+        <v>717786</v>
+      </c>
+      <c r="C429" s="14" t="s">
+        <v>496</v>
+      </c>
+      <c r="D429" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="E429" s="14" t="s">
+        <v>495</v>
       </c>
       <c r="F429" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="430" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B430" s="10">
-[...9 lines deleted...]
-        <v>516</v>
+      <c r="B430" s="9">
+        <v>3008506</v>
+      </c>
+      <c r="C430" s="9" t="s">
+        <v>497</v>
+      </c>
+      <c r="D430" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E430" s="14" t="s">
+        <v>495</v>
       </c>
       <c r="F430" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="431" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B431" s="10">
-[...7 lines deleted...]
-        <v>516</v>
+      <c r="B431" s="9">
+        <v>3008505</v>
+      </c>
+      <c r="C431" s="9" t="s">
+        <v>497</v>
+      </c>
+      <c r="D431" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E431" s="14" t="s">
+        <v>495</v>
       </c>
       <c r="F431" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="432" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B432" s="10">
-        <v>3003130</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>702800</v>
+      </c>
+      <c r="C432" s="10" t="s">
+        <v>498</v>
       </c>
       <c r="D432" s="11" t="s">
-        <v>520</v>
+        <v>499</v>
       </c>
       <c r="E432" s="14" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="F432" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="433" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B433" s="10">
-        <v>703908</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>714152</v>
+      </c>
+      <c r="C433" s="10" t="s">
+        <v>501</v>
       </c>
       <c r="D433" s="11" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>502</v>
+      </c>
+      <c r="E433" s="14" t="s">
+        <v>503</v>
       </c>
       <c r="F433" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="434" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B434" s="10">
-        <v>719358</v>
+        <v>714167</v>
       </c>
       <c r="C434" s="10" t="s">
-        <v>523</v>
+        <v>504</v>
       </c>
       <c r="D434" s="11" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>502</v>
+      </c>
+      <c r="E434" s="14" t="s">
+        <v>503</v>
       </c>
       <c r="F434" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="435" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B435" s="10">
-        <v>3001700</v>
+        <v>3006100</v>
       </c>
       <c r="C435" s="10" t="s">
-        <v>525</v>
+        <v>505</v>
       </c>
       <c r="D435" s="11" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>502</v>
+      </c>
+      <c r="E435" s="14" t="s">
+        <v>503</v>
       </c>
       <c r="F435" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="436" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B436" s="10">
-        <v>3003109</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>702523</v>
+      </c>
+      <c r="C436" s="10" t="s">
+        <v>506</v>
       </c>
       <c r="D436" s="11" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>502</v>
+      </c>
+      <c r="E436" s="14" t="s">
+        <v>503</v>
       </c>
       <c r="F436" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="437" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B437" s="10">
-        <v>3008324</v>
+        <v>702526</v>
       </c>
       <c r="C437" s="10" t="s">
-        <v>527</v>
+        <v>507</v>
       </c>
       <c r="D437" s="11" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>502</v>
+      </c>
+      <c r="E437" s="14" t="s">
+        <v>503</v>
       </c>
       <c r="F437" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="438" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B438" s="10">
-        <v>809594</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>710897</v>
+      </c>
+      <c r="C438" s="14" t="s">
+        <v>508</v>
       </c>
       <c r="D438" s="11" t="s">
-        <v>185</v>
+        <v>509</v>
       </c>
       <c r="E438" s="10" t="s">
-        <v>530</v>
+        <v>503</v>
       </c>
       <c r="F438" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="439" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B439" s="10">
-        <v>3008161</v>
-[...6 lines deleted...]
-      </c>
+        <v>3003750</v>
+      </c>
+      <c r="C439" s="14" t="s">
+        <v>510</v>
+      </c>
+      <c r="D439" s="11"/>
       <c r="E439" s="10" t="s">
-        <v>532</v>
+        <v>503</v>
       </c>
       <c r="F439" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="440" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B440" s="10">
-        <v>715554</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>3003905</v>
+      </c>
+      <c r="C440" s="14" t="s">
+        <v>511</v>
       </c>
       <c r="D440" s="11" t="s">
-        <v>65</v>
+        <v>512</v>
       </c>
       <c r="E440" s="10" t="s">
-        <v>532</v>
+        <v>503</v>
       </c>
       <c r="F440" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="441" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B441" s="10">
-        <v>721592</v>
+        <v>1027834</v>
       </c>
       <c r="C441" s="10" t="s">
-        <v>534</v>
+        <v>513</v>
       </c>
       <c r="D441" s="11" t="s">
-        <v>535</v>
+        <v>33</v>
       </c>
       <c r="E441" s="10" t="s">
-        <v>532</v>
+        <v>514</v>
       </c>
       <c r="F441" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="442" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B442" s="15">
-[...6 lines deleted...]
-        <v>65</v>
+      <c r="B442" s="10">
+        <v>152122</v>
+      </c>
+      <c r="C442" s="10" t="s">
+        <v>515</v>
+      </c>
+      <c r="D442" s="11">
+        <v>0.04</v>
       </c>
       <c r="E442" s="10" t="s">
-        <v>532</v>
+        <v>514</v>
       </c>
       <c r="F442" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="443" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B443" s="9">
-[...7 lines deleted...]
-      </c>
+      <c r="B443" s="10">
+        <v>1145117</v>
+      </c>
+      <c r="C443" s="10" t="s">
+        <v>516</v>
+      </c>
+      <c r="D443" s="11"/>
       <c r="E443" s="10" t="s">
-        <v>532</v>
+        <v>514</v>
       </c>
       <c r="F443" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="444" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B444" s="10">
-        <v>3004451</v>
+        <v>3003130</v>
       </c>
       <c r="C444" s="14" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>532</v>
+        <v>517</v>
+      </c>
+      <c r="D444" s="11" t="s">
+        <v>518</v>
+      </c>
+      <c r="E444" s="14" t="s">
+        <v>519</v>
       </c>
       <c r="F444" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="445" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B445" s="10">
-        <v>3007885</v>
+        <v>703908</v>
       </c>
       <c r="C445" s="14" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>520</v>
+      </c>
+      <c r="D445" s="11" t="s">
+        <v>518</v>
       </c>
       <c r="E445" s="10" t="s">
-        <v>540</v>
+        <v>519</v>
       </c>
       <c r="F445" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="446" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B446" s="10">
-        <v>3007884</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>719358</v>
+      </c>
+      <c r="C446" s="10" t="s">
+        <v>521</v>
+      </c>
+      <c r="D446" s="11" t="s">
+        <v>522</v>
       </c>
       <c r="E446" s="10" t="s">
-        <v>540</v>
+        <v>519</v>
       </c>
       <c r="F446" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="447" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B447" s="10">
-        <v>700845</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>3001700</v>
+      </c>
+      <c r="C447" s="10" t="s">
+        <v>523</v>
+      </c>
+      <c r="D447" s="11" t="s">
+        <v>518</v>
       </c>
       <c r="E447" s="10" t="s">
-        <v>540</v>
+        <v>519</v>
       </c>
       <c r="F447" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="448" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B448" s="10">
-        <v>700832</v>
+        <v>3003109</v>
       </c>
       <c r="C448" s="14" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>524</v>
+      </c>
+      <c r="D448" s="11" t="s">
+        <v>518</v>
       </c>
       <c r="E448" s="10" t="s">
-        <v>540</v>
+        <v>519</v>
       </c>
       <c r="F448" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="449" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B449" s="10">
-        <v>3006838</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>3008324</v>
+      </c>
+      <c r="C449" s="10" t="s">
+        <v>525</v>
+      </c>
+      <c r="D449" s="11" t="s">
+        <v>526</v>
       </c>
       <c r="E449" s="10" t="s">
-        <v>540</v>
+        <v>519</v>
       </c>
       <c r="F449" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="450" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B450" s="10">
-        <v>3005141</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>809594</v>
+      </c>
+      <c r="C450" s="10" t="s">
+        <v>527</v>
+      </c>
+      <c r="D450" s="11" t="s">
+        <v>185</v>
       </c>
       <c r="E450" s="10" t="s">
-        <v>540</v>
+        <v>528</v>
       </c>
       <c r="F450" s="9" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="451" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B451" s="10">
-        <v>3005140</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>3008161</v>
+      </c>
+      <c r="C451" s="15" t="s">
+        <v>529</v>
       </c>
       <c r="D451" s="11" t="s">
         <v>65</v>
       </c>
       <c r="E451" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="F451" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="452" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B452" s="10">
+        <v>715554</v>
+      </c>
+      <c r="C452" s="10" t="s">
+        <v>531</v>
+      </c>
+      <c r="D452" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E452" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="F452" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="453" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B453" s="10">
+        <v>721592</v>
+      </c>
+      <c r="C453" s="10" t="s">
+        <v>532</v>
+      </c>
+      <c r="D453" s="11" t="s">
+        <v>533</v>
+      </c>
+      <c r="E453" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="F453" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="454" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B454" s="15">
+        <v>3008207</v>
+      </c>
+      <c r="C454" s="15" t="s">
+        <v>534</v>
+      </c>
+      <c r="D454" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="E454" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="F454" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="455" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B455" s="9">
+        <v>3008205</v>
+      </c>
+      <c r="C455" s="9" t="s">
+        <v>535</v>
+      </c>
+      <c r="D455" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="E455" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="F455" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="456" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B456" s="10">
+        <v>3004451</v>
+      </c>
+      <c r="C456" s="14" t="s">
+        <v>536</v>
+      </c>
+      <c r="D456" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="E456" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="F456" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="457" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B457" s="10">
+        <v>3007885</v>
+      </c>
+      <c r="C457" s="14" t="s">
+        <v>537</v>
+      </c>
+      <c r="D457" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="E457" s="10" t="s">
+        <v>538</v>
+      </c>
+      <c r="F457" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="458" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B458" s="10">
+        <v>3007884</v>
+      </c>
+      <c r="C458" s="14" t="s">
+        <v>539</v>
+      </c>
+      <c r="D458" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="E458" s="10" t="s">
+        <v>538</v>
+      </c>
+      <c r="F458" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="459" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B459" s="10">
+        <v>700845</v>
+      </c>
+      <c r="C459" s="14" t="s">
         <v>540</v>
       </c>
-      <c r="F451" s="9" t="s">
+      <c r="D459" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="E459" s="10" t="s">
+        <v>538</v>
+      </c>
+      <c r="F459" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="460" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B460" s="10">
+        <v>700832</v>
+      </c>
+      <c r="C460" s="14" t="s">
+        <v>540</v>
+      </c>
+      <c r="D460" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="E460" s="10" t="s">
+        <v>538</v>
+      </c>
+      <c r="F460" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="461" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B461" s="10">
+        <v>3006838</v>
+      </c>
+      <c r="C461" s="14" t="s">
+        <v>541</v>
+      </c>
+      <c r="D461" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="E461" s="10" t="s">
+        <v>538</v>
+      </c>
+      <c r="F461" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="462" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B462" s="10">
+        <v>3005141</v>
+      </c>
+      <c r="C462" s="14" t="s">
+        <v>542</v>
+      </c>
+      <c r="D462" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="E462" s="10" t="s">
+        <v>538</v>
+      </c>
+      <c r="F462" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="463" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B463" s="10">
+        <v>3005140</v>
+      </c>
+      <c r="C463" s="14" t="s">
+        <v>543</v>
+      </c>
+      <c r="D463" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E463" s="10" t="s">
+        <v>538</v>
+      </c>
+      <c r="F463" s="9" t="s">
         <v>288</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B198:F451">
-    <sortCondition ref="E198:E451"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B9:F213">
+    <sortCondition ref="E9:E213"/>
   </sortState>
   <mergeCells count="8">
-    <mergeCell ref="B194:F194"/>
-    <mergeCell ref="B195:F195"/>
+    <mergeCell ref="B214:F214"/>
+    <mergeCell ref="B215:F215"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B6:F6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15A9ED5F-0CFC-4FBD-9829-522EBA1687DB}">
-  <dimension ref="B1:F26"/>
+  <dimension ref="B1:F33"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+    <sheetView topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="11.3984375" customWidth="1"/>
     <col min="3" max="3" width="30.59765625" customWidth="1"/>
     <col min="4" max="4" width="15.59765625" customWidth="1"/>
     <col min="5" max="5" width="47.19921875" customWidth="1"/>
     <col min="6" max="6" width="27.59765625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B2" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="30"/>
     </row>
     <row r="3" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B3" s="31" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="32"/>
       <c r="F3" s="33"/>
     </row>
     <row r="4" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="5"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="6"/>
     </row>
     <row r="5" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B5" s="23"/>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
       <c r="F5" s="23"/>
     </row>
     <row r="6" spans="2:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="36" t="s">
         <v>283</v>
       </c>
       <c r="C6" s="37"/>
       <c r="D6" s="37"/>
       <c r="E6" s="37"/>
       <c r="F6" s="37"/>
     </row>
     <row r="7" spans="2:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="35" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C7" s="35"/>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
     </row>
     <row r="9" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B10" s="10" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="C10" s="10"/>
       <c r="D10" s="11"/>
       <c r="E10" s="10"/>
       <c r="F10" s="9"/>
     </row>
     <row r="11" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B11" s="10"/>
       <c r="C11" s="10"/>
       <c r="D11" s="11"/>
       <c r="E11" s="10"/>
       <c r="F11" s="9"/>
     </row>
     <row r="12" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B12" s="10"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="9"/>
     </row>
     <row r="13" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
@@ -10394,218 +10625,203 @@
         <v>2</v>
       </c>
       <c r="C17" s="35"/>
       <c r="D17" s="35"/>
       <c r="E17" s="35"/>
       <c r="F17" s="35"/>
     </row>
     <row r="19" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B19" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B20" s="9">
-[...4 lines deleted...]
-      </c>
+      <c r="B20" s="10" t="s">
+        <v>597</v>
+      </c>
+      <c r="C20" s="14"/>
       <c r="D20" s="11"/>
-      <c r="E20" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E20" s="10"/>
+      <c r="F20" s="9"/>
     </row>
     <row r="21" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B21" s="9">
-[...4 lines deleted...]
-      </c>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
       <c r="D21" s="9"/>
-      <c r="E21" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E21" s="10"/>
+      <c r="F21" s="9"/>
     </row>
     <row r="22" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B22" s="9">
-[...13 lines deleted...]
-      </c>
+      <c r="B22" s="9"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="9"/>
     </row>
     <row r="23" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B23" s="9">
-[...13 lines deleted...]
-      </c>
+      <c r="B23" s="9"/>
+      <c r="C23" s="18"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="10"/>
+      <c r="F23" s="9"/>
     </row>
     <row r="24" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B24" s="9">
-[...13 lines deleted...]
-      </c>
+      <c r="B24" s="9"/>
+      <c r="C24" s="18"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="10"/>
+      <c r="F24" s="9"/>
     </row>
     <row r="25" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B25" s="9">
-[...13 lines deleted...]
-      </c>
+      <c r="B25" s="9"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="10"/>
+      <c r="F25" s="9"/>
     </row>
     <row r="26" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B26" s="9">
-[...13 lines deleted...]
-      </c>
+      <c r="B26" s="9"/>
+      <c r="C26" s="18"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="9"/>
+    </row>
+    <row r="27" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B27" s="9"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="9"/>
+      <c r="E27" s="10"/>
+      <c r="F27" s="9"/>
+    </row>
+    <row r="28" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B28" s="9"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="9"/>
+      <c r="E28" s="10"/>
+      <c r="F28" s="9"/>
+    </row>
+    <row r="29" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B29" s="9"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="9"/>
+    </row>
+    <row r="30" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B30" s="9"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="9"/>
+      <c r="E30" s="10"/>
+      <c r="F30" s="9"/>
+    </row>
+    <row r="31" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B31" s="9"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="9"/>
+      <c r="E31" s="10"/>
+      <c r="F31" s="9"/>
+    </row>
+    <row r="32" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B32" s="9"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="10"/>
+      <c r="F32" s="9"/>
+    </row>
+    <row r="33" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B33" s="9"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="B17:F17"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A68CB9F-3401-4DC1-AF6A-4AAB6BCD146F}">
   <dimension ref="B1:F55"/>
   <sheetViews>
-    <sheetView topLeftCell="A12" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E32" sqref="E32"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C31" sqref="C31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="11.3984375" customWidth="1"/>
     <col min="3" max="3" width="30.59765625" customWidth="1"/>
     <col min="4" max="4" width="15.59765625" customWidth="1"/>
     <col min="5" max="5" width="47.19921875" customWidth="1"/>
     <col min="6" max="6" width="27.59765625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B2" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="30"/>
     </row>
     <row r="3" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B3" s="31" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="32"/>
       <c r="F3" s="33"/>
     </row>
     <row r="4" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="5"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="6"/>
     </row>
     <row r="5" spans="2:6" ht="21.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="25"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
       <c r="F5" s="25"/>
     </row>
     <row r="6" spans="2:6" ht="34.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="35" t="s">
         <v>2</v>
@@ -10667,51 +10883,53 @@
     <row r="12" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B12" s="20"/>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="22"/>
     </row>
     <row r="13" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B14" s="9"/>
+      <c r="B14" s="9" t="s">
+        <v>597</v>
+      </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
     </row>
     <row r="15" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B15" s="9"/>
       <c r="C15" s="16"/>
       <c r="D15" s="16"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
     </row>
     <row r="16" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B16" s="9"/>
       <c r="C16" s="15"/>
       <c r="D16" s="11"/>
       <c r="E16" s="10"/>
       <c r="F16" s="9"/>
     </row>
     <row r="17" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B17" s="9"/>
       <c r="C17" s="15"/>
       <c r="D17" s="9"/>
       <c r="E17" s="10"/>
       <c r="F17" s="9"/>
@@ -10772,53 +10990,55 @@
     <row r="25" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B25" s="20"/>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="22"/>
     </row>
     <row r="26" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B26" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B27" s="10"/>
+      <c r="B27" s="9" t="s">
+        <v>597</v>
+      </c>
       <c r="C27" s="10"/>
-      <c r="D27" s="10"/>
+      <c r="D27" s="11"/>
       <c r="E27" s="10"/>
       <c r="F27" s="9"/>
     </row>
     <row r="28" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="12"/>
       <c r="F28" s="9"/>
     </row>
     <row r="29" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B29" s="10"/>
       <c r="C29" s="10"/>
       <c r="D29" s="10"/>
       <c r="E29" s="10"/>
       <c r="F29" s="9"/>
     </row>
     <row r="30" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="12"/>
       <c r="F30" s="9"/>
     </row>
     <row r="31" spans="2:6" x14ac:dyDescent="0.25">
@@ -11016,50 +11236,58 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Year xmlns="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256">2026</Year>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051B1B8AE3A805C4282BCFDE24852FFA8" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="169234c53c8ef73aa849e9a57e95bae4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e95a9b2ebb9ae089ecb7997fa02599bd" ns2:_="">
     <xsd:import namespace="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Year" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Year" ma:index="8" nillable="true" ma:displayName="Year" ma:format="Dropdown" ma:internalName="Year">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="2016"/>
           <xsd:enumeration value="2017"/>
@@ -11154,96 +11382,88 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CC29340-B18D-4897-9598-1DF0FD403320}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EE29055-0DCA-4EEC-B11B-14D636A1ED0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B64AAFD-641A-4E27-91E3-B2BF2902AC76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>