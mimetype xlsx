--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -8,99 +8,98 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://afrocentrichealth-my.sharepoint.com/personal/terry_deats_medscheme_co_za/Documents/Documents/JUNE Formularies 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bintu\Desktop\SAMWUMED 2026\MONTHLY DELIVERABLES\July\Website\Lists\Batch 3\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A3AF91E6-E3A2-4818-ABD1-2B4434BBDB98}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F2A118D3-0B83-44D8-A492-D0AF8EA7D19D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="3780" windowWidth="24240" windowHeight="13020" xr2:uid="{BAAF13A6-153F-433E-8445-344EFD051028}"/>
+    <workbookView xWindow="-90" yWindow="-90" windowWidth="19380" windowHeight="11460" xr2:uid="{BAAF13A6-153F-433E-8445-344EFD051028}"/>
   </bookViews>
   <sheets>
     <sheet name="MEL" sheetId="1" r:id="rId1"/>
-    <sheet name="Additions" sheetId="2" state="hidden" r:id="rId2"/>
-    <sheet name="Deletions" sheetId="3" state="hidden" r:id="rId3"/>
+    <sheet name="Additions" sheetId="2" r:id="rId2"/>
+    <sheet name="Deletions" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Additions!$B$1:$K$20</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Additions!$B$1:$I$19</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Deletions!$B$1:$K$120</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">MEL!$B$8:$F$215</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Additions!$A$1:$G$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Deletions!$A$1:$G$13</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">MEL!$A$1:$F$397</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">MEL!$A$1:$F$398</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Additions!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">Deletions!$8:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">MEL!$8:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1849" uniqueCount="599">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1958" uniqueCount="610">
   <si>
     <t>MEDICINE EXCLUSION LIST</t>
   </si>
   <si>
     <t xml:space="preserve">EXCLUDED ITEMS
 </t>
   </si>
   <si>
     <t>The following items are excluded from the acute and chronic benefits
 Also included are new products under review - these products will remain exclusions from the acute and chronic benefits while they are being clinically reviewed for reimbursement</t>
   </si>
   <si>
     <t>NAPPI</t>
   </si>
   <si>
     <t>DRUG NAME</t>
   </si>
   <si>
     <t>STRENGTH</t>
   </si>
   <si>
     <t>ACTIVE INGREDIENTS</t>
   </si>
   <si>
     <t>EXCLUSION STATUS</t>
@@ -1856,51 +1855,84 @@
   <si>
     <t>EMPAGLIFLOZIN 25 UNICORN</t>
   </si>
   <si>
     <t>OLMETEC</t>
   </si>
   <si>
     <t>STRESIGEN</t>
   </si>
   <si>
     <t>VYFOCIS</t>
   </si>
   <si>
     <t>BREZTRI AEROSPHERE 120 ACTUATIONS</t>
   </si>
   <si>
     <t>OLMESARTAN MEDOXOMIL</t>
   </si>
   <si>
     <t>FORMOTEROL, GLYCOPYRRONIUM BROMIDE AND BUDESONIDE</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
-    <t>June 2026</t>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>INGLYFLO</t>
+  </si>
+  <si>
+    <t>PEMFEG</t>
+  </si>
+  <si>
+    <t>ARNIZYD 103/97</t>
+  </si>
+  <si>
+    <t>ARNIZYD 26/24</t>
+  </si>
+  <si>
+    <t>ARNIZYD 51/49</t>
+  </si>
+  <si>
+    <t>REDIRUNO XR</t>
+  </si>
+  <si>
+    <t>REDIFARG XR 10 MG/1000 MG</t>
+  </si>
+  <si>
+    <t>REDIFARG XR 5 MG/1000 MG</t>
+  </si>
+  <si>
+    <t>HETVIGLAP</t>
+  </si>
+  <si>
+    <t>VILDAGLIPTIN 50 ACCORD</t>
+  </si>
+  <si>
+    <t>DAPACARO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_ &quot;R&quot;\ * #,##0.00_ ;_ &quot;R&quot;\ * \-#,##0.00_ ;_ &quot;R&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
@@ -2092,51 +2124,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2149,50 +2181,51 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -2660,8634 +2693,8900 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C4BE095-3849-4A7C-88E6-C9FD9C58C92E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:F463"/>
+  <dimension ref="B1:F469"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.65"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
-    <col min="2" max="2" width="11.3984375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="27.59765625" customWidth="1"/>
+    <col min="2" max="2" width="11.4140625" customWidth="1"/>
+    <col min="3" max="3" width="30.58203125" customWidth="1"/>
+    <col min="4" max="4" width="15.58203125" customWidth="1"/>
+    <col min="5" max="5" width="47.20703125" customWidth="1"/>
+    <col min="6" max="6" width="27.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
-      <c r="D1" s="27"/>
-      <c r="E1" s="27"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
       <c r="F1" s="3"/>
     </row>
-    <row r="2" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B2" s="28" t="s">
+    <row r="2" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B2" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="29"/>
-[...5 lines deleted...]
-      <c r="B3" s="31" t="s">
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="31"/>
+    </row>
+    <row r="3" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B3" s="32" t="s">
         <v>598</v>
       </c>
-      <c r="C3" s="32"/>
-[...4 lines deleted...]
-    <row r="4" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="34"/>
+    </row>
+    <row r="4" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B4" s="4"/>
       <c r="C4" s="5"/>
-      <c r="D4" s="34"/>
-      <c r="E4" s="34"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
       <c r="F4" s="6"/>
     </row>
-    <row r="5" spans="2:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="25" t="s">
+    <row r="5" spans="2:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="25"/>
-[...5 lines deleted...]
-      <c r="B6" s="35" t="s">
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+    </row>
+    <row r="6" spans="2:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B6" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="35"/>
-[...4 lines deleted...]
-    <row r="7" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="C6" s="36"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+    </row>
+    <row r="7" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
     </row>
-    <row r="8" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-        <v>550</v>
+    <row r="9" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B9" s="10">
+        <v>3008699</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>12</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B10" s="9">
-        <v>3006227</v>
+        <v>720978</v>
       </c>
       <c r="C10" s="9" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="11" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B11" s="9">
-        <v>3006087</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>720325</v>
+      </c>
+      <c r="C11" s="16" t="s">
+        <v>18</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="12" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D12" s="11" t="s">
+    <row r="12" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B12" s="9">
+        <v>723921</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B13" s="9">
+        <v>3006227</v>
+      </c>
+      <c r="C13" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="16" t="s">
         <v>11</v>
-      </c>
-[...15 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="14" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B14" s="9">
-        <v>720325</v>
-[...4 lines deleted...]
-      <c r="D14" s="9" t="s">
+        <v>3000557</v>
+      </c>
+      <c r="C14" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="16" t="s">
         <v>17</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="15" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B15" s="9">
-        <v>723921</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>3006087</v>
+      </c>
+      <c r="C15" s="16" t="s">
+        <v>14</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="E15" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="16" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="E16" s="9" t="s">
+    <row r="16" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B16" s="10">
+        <v>3009936</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>583</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="17" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B17" s="10">
-        <v>3009936</v>
-[...4 lines deleted...]
-      <c r="D17" s="11" t="s">
+        <v>707452</v>
+      </c>
+      <c r="C17" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="10" t="s">
-        <v>12</v>
-[...12 lines deleted...]
-      <c r="D18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B18" s="9">
+        <v>720825</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E18" s="10" t="s">
+      <c r="E18" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="F18" s="13" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F18" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B19" s="9">
-        <v>720825</v>
+        <v>3000025</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="9" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="20" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B20" s="9">
-        <v>3000025</v>
+        <v>3004784</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="21" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B21" s="9">
         <v>713058</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="22" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B22" s="9">
-        <v>3004784</v>
+        <v>713066</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="23" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B23" s="9">
-        <v>713066</v>
+        <v>822868</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="24" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B24" s="9">
-        <v>822868</v>
+        <v>723401</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="25" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B25" s="9">
-        <v>723401</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>3002277</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>40</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>13</v>
-[...10 lines deleted...]
-        <v>36</v>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B26" s="9">
+        <v>3003124</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D26" s="15" t="s">
+        <v>44</v>
       </c>
       <c r="E26" s="10" t="s">
-        <v>37</v>
+        <v>551</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="27" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-        <v>37</v>
+    <row r="27" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B27" s="9">
+        <v>3006735</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>47</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="28" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-        <v>37</v>
+    <row r="28" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B28" s="9">
+        <v>3006736</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>47</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="29" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B29" s="9">
-        <v>3002277</v>
+        <v>720360</v>
       </c>
       <c r="C29" s="9" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="30" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B30" s="9">
-        <v>3003124</v>
-[...8 lines deleted...]
-        <v>551</v>
+        <v>720361</v>
+      </c>
+      <c r="C30" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>52</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="31" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B31" s="9">
-        <v>3006735</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>3010186</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>54</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>51</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>52</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="32" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B32" s="9">
-        <v>3006736</v>
-[...8 lines deleted...]
-        <v>47</v>
+        <v>3010187</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D32" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>52</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="33" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B33" s="9">
-        <v>720360</v>
+        <v>3004987</v>
       </c>
       <c r="C33" s="9" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D33" s="9" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>56</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>57</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="34" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B34" s="9">
-        <v>720361</v>
+        <v>3004986</v>
       </c>
       <c r="C34" s="9" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>65</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>57</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="35" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B35" s="9">
-        <v>3010186</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>3004437</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>58</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>56</v>
+      </c>
+      <c r="E35" s="9" t="s">
+        <v>57</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="36" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B36" s="9">
-        <v>3010187</v>
-[...8 lines deleted...]
-        <v>52</v>
+        <v>3004436</v>
+      </c>
+      <c r="C36" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E36" s="9" t="s">
+        <v>57</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="37" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B37" s="9">
-        <v>3004987</v>
+        <v>3004327</v>
       </c>
       <c r="C37" s="9" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>56</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="38" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B38" s="9">
-        <v>3004437</v>
+        <v>3004326</v>
       </c>
       <c r="C38" s="9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D38" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="F38" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B39" s="10">
+        <v>3002751</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D39" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="E38" s="9" t="s">
+      <c r="E39" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="F38" s="9" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="F39" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="40" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B40" s="10">
-        <v>3002751</v>
+        <v>3002750</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>60</v>
       </c>
       <c r="D40" s="10" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="41" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B41" s="9">
-        <v>3004350</v>
+        <v>720595</v>
       </c>
       <c r="C41" s="9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="42" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B42" s="9">
-        <v>720595</v>
+        <v>720594</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>62</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="43" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B43" s="9">
-        <v>3004986</v>
+        <v>3010629</v>
       </c>
       <c r="C43" s="9" t="s">
-        <v>64</v>
+        <v>604</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E43" s="12" t="s">
+      <c r="E43" s="10" t="s">
         <v>57</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="44" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B44" s="9">
-        <v>3004436</v>
+        <v>3010630</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>58</v>
+        <v>604</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="E44" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E44" s="10" t="s">
         <v>57</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="45" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B45" s="9">
-        <v>3004326</v>
+        <v>3004350</v>
       </c>
       <c r="C45" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="E45" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E45" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="46" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D46" s="10" t="s">
+    <row r="46" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B46" s="9">
+        <v>3004347</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="D46" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="47" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B47" s="9">
-        <v>3004347</v>
+        <v>3004466</v>
       </c>
       <c r="C47" s="9" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>68</v>
+      </c>
+      <c r="E47" s="12" t="s">
+        <v>69</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="48" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B48" s="9">
-        <v>720594</v>
+        <v>3007018</v>
       </c>
       <c r="C48" s="9" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>36</v>
+      </c>
+      <c r="E48" s="12" t="s">
+        <v>69</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="49" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B49" s="9">
-        <v>3004466</v>
+        <v>3004465</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>67</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="E49" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E49" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="50" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B50" s="9">
-        <v>3007018</v>
+        <v>775983</v>
       </c>
       <c r="C50" s="9" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>74</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>72</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="51" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-    <row r="52" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B51" s="10">
+        <v>836540</v>
+      </c>
+      <c r="C51" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="F51" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B52" s="10">
-        <v>836540</v>
+        <v>775991</v>
       </c>
       <c r="C52" s="10" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="D52" s="10" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>72</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="53" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B53" s="9">
-        <v>775983</v>
+        <v>3004236</v>
       </c>
       <c r="C53" s="9" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>78</v>
+      </c>
+      <c r="E53" s="12" t="s">
+        <v>79</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>13</v>
-[...23 lines deleted...]
-      <c r="C55" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B54" s="9">
+        <v>3004237</v>
+      </c>
+      <c r="C54" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="D55" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E55" s="12" t="s">
+      <c r="D54" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="E54" s="12" t="s">
         <v>79</v>
       </c>
-      <c r="F55" s="9" t="s">
+      <c r="F54" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="56" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B55" s="10">
+        <v>3001765</v>
+      </c>
+      <c r="C55" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="D55" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="F55" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B56" s="9">
-        <v>3004237</v>
-[...8 lines deleted...]
-        <v>79</v>
+        <v>3007936</v>
+      </c>
+      <c r="C56" s="10" t="s">
+        <v>586</v>
+      </c>
+      <c r="D56" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>85</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>9</v>
-[...10 lines deleted...]
-        <v>82</v>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B57" s="9">
+        <v>3007941</v>
+      </c>
+      <c r="C57" s="9" t="s">
+        <v>586</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>86</v>
       </c>
       <c r="E57" s="10" t="s">
-        <v>83</v>
-[...12 lines deleted...]
-      <c r="D58" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="F57" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B58" s="9">
+        <v>3010449</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>587</v>
+      </c>
+      <c r="D58" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>85</v>
       </c>
-      <c r="F58" s="13" t="s">
-[...11 lines deleted...]
-        <v>86</v>
+      <c r="F58" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B59" s="9">
+        <v>3010486</v>
+      </c>
+      <c r="C59" s="15" t="s">
+        <v>588</v>
+      </c>
+      <c r="D59" s="11" t="s">
+        <v>68</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>85</v>
       </c>
-      <c r="F59" s="13" t="s">
-[...3 lines deleted...]
-    <row r="60" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F59" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B60" s="9">
-        <v>3010282</v>
-[...7 lines deleted...]
-      <c r="E60" s="15" t="s">
+        <v>3010450</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>589</v>
+      </c>
+      <c r="D60" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E60" s="10" t="s">
         <v>85</v>
       </c>
-      <c r="F60" s="13" t="s">
-[...3 lines deleted...]
-    <row r="61" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F60" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B61" s="9">
-        <v>3010291</v>
-[...4 lines deleted...]
-      <c r="D61" s="9" t="s">
+        <v>3010487</v>
+      </c>
+      <c r="C61" s="15" t="s">
+        <v>590</v>
+      </c>
+      <c r="D61" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="E61" s="9" t="s">
+      <c r="E61" s="10" t="s">
         <v>85</v>
       </c>
-      <c r="F61" s="13" t="s">
-[...5 lines deleted...]
-        <v>3007936</v>
+      <c r="F61" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B62" s="10">
+        <v>3010960</v>
       </c>
       <c r="C62" s="10" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="D62" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>85</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="63" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B63" s="9">
-        <v>3007941</v>
+        <v>3010961</v>
       </c>
       <c r="C63" s="9" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>85</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="64" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D64" s="15" t="s">
+    <row r="64" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B64" s="10">
+        <v>720929</v>
+      </c>
+      <c r="C64" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D64" s="10" t="s">
         <v>68</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>85</v>
       </c>
-      <c r="F64" s="9" t="s">
-[...11 lines deleted...]
-        <v>68</v>
+      <c r="F64" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B65" s="10">
+        <v>721619</v>
+      </c>
+      <c r="C65" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="D65" s="10" t="s">
+        <v>86</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>85</v>
       </c>
-      <c r="F65" s="9" t="s">
-[...3 lines deleted...]
-    <row r="66" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F65" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B66" s="9">
-        <v>3010450</v>
+        <v>3010457</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>589</v>
+        <v>600</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>85</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="67" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B67" s="9">
-        <v>3010487</v>
+        <v>3010458</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>590</v>
-[...1 lines deleted...]
-      <c r="D67" s="15" t="s">
+        <v>600</v>
+      </c>
+      <c r="D67" s="11" t="s">
         <v>86</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>85</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="68" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B68" s="9">
+        <v>3010282</v>
+      </c>
+      <c r="C68" s="10" t="s">
+        <v>573</v>
+      </c>
+      <c r="D68" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E68" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="F68" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B69" s="9">
+        <v>3010291</v>
+      </c>
+      <c r="C69" s="9" t="s">
+        <v>573</v>
+      </c>
+      <c r="D69" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E69" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="F69" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="70" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B70" s="9">
         <v>3004864</v>
       </c>
-      <c r="C68" s="9" t="s">
+      <c r="C70" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="D68" s="9" t="s">
+      <c r="D70" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="E68" s="9" t="s">
+      <c r="E70" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="F68" s="9" t="s">
-[...21 lines deleted...]
-      <c r="B70" s="10">
+      <c r="F70" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="71" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B71" s="10">
         <v>3007704</v>
       </c>
-      <c r="C70" s="10" t="s">
+      <c r="C71" s="10" t="s">
         <v>92</v>
       </c>
-      <c r="D70" s="10" t="s">
-[...16 lines deleted...]
-      <c r="D71" s="9" t="s">
+      <c r="D71" s="10" t="s">
         <v>65</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>91</v>
       </c>
-      <c r="F71" s="9" t="s">
-[...3 lines deleted...]
-    <row r="72" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F71" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B72" s="10">
+        <v>707127</v>
+      </c>
+      <c r="C72" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="D72" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="E72" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="F72" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B73" s="9">
+        <v>3010608</v>
+      </c>
+      <c r="C73" s="9" t="s">
+        <v>592</v>
+      </c>
+      <c r="D73" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E73" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="F73" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B74" s="10">
         <v>3009305</v>
       </c>
-      <c r="C72" s="10" t="s">
+      <c r="C74" s="10" t="s">
         <v>93</v>
       </c>
-      <c r="D72" s="11" t="s">
+      <c r="D74" s="11" t="s">
         <v>68</v>
       </c>
-      <c r="E72" s="10" t="s">
+      <c r="E74" s="10" t="s">
         <v>552</v>
       </c>
-      <c r="F72" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B73" s="10">
+      <c r="F74" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="75" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B75" s="10">
         <v>3009306</v>
       </c>
-      <c r="C73" s="10" t="s">
+      <c r="C75" s="10" t="s">
         <v>93</v>
       </c>
-      <c r="D73" s="11" t="s">
+      <c r="D75" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="E73" s="10" t="s">
+      <c r="E75" s="10" t="s">
         <v>552</v>
       </c>
-      <c r="F73" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B74" s="10">
+      <c r="F75" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B76" s="10">
         <v>878758</v>
       </c>
-      <c r="C74" s="10" t="s">
+      <c r="C76" s="10" t="s">
         <v>94</v>
       </c>
-      <c r="D74" s="10" t="s">
+      <c r="D76" s="10" t="s">
         <v>95</v>
       </c>
-      <c r="E74" s="10" t="s">
+      <c r="E76" s="10" t="s">
         <v>96</v>
       </c>
-      <c r="F74" s="13" t="s">
-[...4 lines deleted...]
-      <c r="B75" s="9">
+      <c r="F76" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="77" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B77" s="9">
         <v>3010219</v>
       </c>
-      <c r="C75" s="15" t="s">
+      <c r="C77" s="15" t="s">
         <v>584</v>
       </c>
-      <c r="D75" s="15" t="s">
+      <c r="D77" s="15" t="s">
         <v>585</v>
       </c>
-      <c r="E75" s="9" t="s">
+      <c r="E77" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="F75" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B76" s="9">
+      <c r="F77" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="78" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B78" s="9">
         <v>3010668</v>
       </c>
-      <c r="C76" s="9" t="s">
+      <c r="C78" s="9" t="s">
         <v>594</v>
       </c>
-      <c r="D76" s="9"/>
-      <c r="E76" s="10" t="s">
+      <c r="D78" s="9"/>
+      <c r="E78" s="10" t="s">
         <v>596</v>
-      </c>
-[...32 lines deleted...]
-        <v>553</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="79" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-        <v>554</v>
+    <row r="79" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B79" s="10">
+        <v>3009193</v>
+      </c>
+      <c r="C79" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="D79" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="E79" s="10" t="s">
+        <v>553</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="80" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B80" s="10">
+        <v>3009194</v>
+      </c>
+      <c r="C80" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="D80" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E80" s="10" t="s">
+        <v>553</v>
+      </c>
+      <c r="F80" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B81" s="9">
+        <v>717165</v>
+      </c>
+      <c r="C81" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="D81" s="9"/>
+      <c r="E81" s="9" t="s">
+        <v>554</v>
+      </c>
+      <c r="F81" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B82" s="10">
         <v>569024</v>
       </c>
-      <c r="C80" s="10" t="s">
+      <c r="C82" s="10" t="s">
         <v>101</v>
       </c>
-      <c r="D80" s="10" t="s">
-[...33 lines deleted...]
-      <c r="D82" s="14" t="s">
+      <c r="D82" s="10" t="s">
         <v>33</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>102</v>
       </c>
       <c r="F82" s="13" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="83" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D83" s="16" t="s">
+    <row r="83" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B83" s="10">
+        <v>210946</v>
+      </c>
+      <c r="C83" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="D83" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="E83" s="9" t="s">
+      <c r="E83" s="10" t="s">
         <v>102</v>
       </c>
-      <c r="F83" s="9" t="s">
-[...10 lines deleted...]
-      <c r="D84" s="9" t="s">
+      <c r="F83" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B84" s="10">
+        <v>210947</v>
+      </c>
+      <c r="C84" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="D84" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="E84" s="9" t="s">
+      <c r="E84" s="10" t="s">
         <v>102</v>
       </c>
-      <c r="F84" s="9" t="s">
-[...3 lines deleted...]
-    <row r="85" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F84" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="85" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B85" s="9">
-        <v>236801</v>
+        <v>257649</v>
       </c>
       <c r="C85" s="9" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="E85" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="E85" s="10" t="s">
         <v>102</v>
       </c>
       <c r="F85" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="86" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="E86" s="9" t="s">
+    <row r="86" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B86" s="10">
+        <v>257651</v>
+      </c>
+      <c r="C86" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="D86" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="E86" s="10" t="s">
         <v>102</v>
       </c>
-      <c r="F86" s="9" t="s">
-[...13 lines deleted...]
-      <c r="E87" s="9" t="s">
+      <c r="F86" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="87" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B87" s="10">
+        <v>257650</v>
+      </c>
+      <c r="C87" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D87" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="E87" s="10" t="s">
         <v>102</v>
       </c>
-      <c r="F87" s="9" t="s">
-[...11 lines deleted...]
-        <v>112</v>
+      <c r="F87" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="88" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B88" s="10">
+        <v>257652</v>
+      </c>
+      <c r="C88" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="D88" s="14" t="s">
+        <v>125</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>102</v>
       </c>
-      <c r="F88" s="9" t="s">
-[...3 lines deleted...]
-    <row r="89" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F88" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="89" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B89" s="10">
-        <v>713683</v>
+        <v>1044785</v>
       </c>
       <c r="C89" s="10" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="D89" s="10" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>102</v>
       </c>
       <c r="F89" s="13" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="90" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B90" s="10">
-        <v>257651</v>
+        <v>713683</v>
       </c>
       <c r="C90" s="10" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D90" s="10" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>102</v>
       </c>
       <c r="F90" s="13" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="91" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B91" s="10">
-        <v>257650</v>
+        <v>721958</v>
       </c>
       <c r="C91" s="10" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D91" s="10" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>102</v>
       </c>
       <c r="F91" s="13" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="92" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="E92" s="10" t="s">
+    <row r="92" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B92" s="9">
+        <v>236799</v>
+      </c>
+      <c r="C92" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D92" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E92" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="F92" s="13" t="s">
-[...13 lines deleted...]
-      <c r="E93" s="10" t="s">
+      <c r="F92" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="93" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B93" s="9">
+        <v>236797</v>
+      </c>
+      <c r="C93" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E93" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="F93" s="13" t="s">
-[...3 lines deleted...]
-    <row r="94" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F93" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="94" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B94" s="9">
-        <v>720405</v>
+        <v>236801</v>
       </c>
       <c r="C94" s="9" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>122</v>
+        <v>33</v>
       </c>
       <c r="E94" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F94" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="95" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>122</v>
+    <row r="95" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B95" s="9">
+        <v>236800</v>
+      </c>
+      <c r="C95" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="D95" s="9" t="s">
+        <v>33</v>
       </c>
       <c r="E95" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="F95" s="13" t="s">
-[...3 lines deleted...]
-    <row r="96" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F95" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="96" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B96" s="10">
-        <v>257652</v>
+        <v>3008999</v>
       </c>
       <c r="C96" s="10" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D96" s="10" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="E96" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="E96" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F96" s="13" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="97" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B97" s="9">
+        <v>720405</v>
+      </c>
+      <c r="C97" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="D97" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="E97" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="F97" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="98" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B98" s="9">
+        <v>848816</v>
+      </c>
+      <c r="C98" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="D98" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="E98" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="F98" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="99" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B99" s="9">
         <v>743348</v>
       </c>
-      <c r="C97" s="9" t="s">
+      <c r="C99" s="9" t="s">
         <v>126</v>
       </c>
-      <c r="D97" s="9" t="s">
+      <c r="D99" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="E97" s="9" t="s">
+      <c r="E99" s="9" t="s">
         <v>127</v>
       </c>
-      <c r="F97" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B98" s="9">
+      <c r="F99" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="100" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B100" s="9">
         <v>711292</v>
       </c>
-      <c r="C98" s="9" t="s">
+      <c r="C100" s="9" t="s">
         <v>128</v>
       </c>
-      <c r="D98" s="9" t="s">
+      <c r="D100" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="E98" s="9" t="s">
+      <c r="E100" s="9" t="s">
         <v>129</v>
       </c>
-      <c r="F98" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B99" s="9">
+      <c r="F100" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="101" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B101" s="9">
         <v>762717</v>
       </c>
-      <c r="C99" s="9" t="s">
+      <c r="C101" s="9" t="s">
         <v>130</v>
       </c>
-      <c r="D99" s="9"/>
-      <c r="E99" s="9" t="s">
+      <c r="D101" s="9"/>
+      <c r="E101" s="9" t="s">
         <v>129</v>
       </c>
-      <c r="F99" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B100" s="10">
+      <c r="F101" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="102" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B102" s="10">
         <v>3009061</v>
       </c>
-      <c r="C100" s="10" t="s">
+      <c r="C102" s="10" t="s">
         <v>131</v>
       </c>
-      <c r="D100" s="10" t="s">
+      <c r="D102" s="10" t="s">
         <v>132</v>
-      </c>
-[...32 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>555</v>
       </c>
       <c r="F102" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="103" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B103" s="10">
+        <v>3009056</v>
+      </c>
+      <c r="C103" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="D103" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="E103" s="10" t="s">
+        <v>555</v>
+      </c>
+      <c r="F103" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B104" s="10">
+        <v>3009060</v>
+      </c>
+      <c r="C104" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="D104" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="E104" s="10" t="s">
+        <v>555</v>
+      </c>
+      <c r="F104" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B105" s="10">
         <v>3002220</v>
       </c>
-      <c r="C103" s="10" t="s">
+      <c r="C105" s="10" t="s">
         <v>137</v>
       </c>
-      <c r="D103" s="10"/>
-      <c r="E103" s="10" t="s">
+      <c r="D105" s="10"/>
+      <c r="E105" s="10" t="s">
         <v>138</v>
       </c>
-      <c r="F103" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B104" s="10">
+      <c r="F105" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="106" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B106" s="10">
         <v>3002922</v>
       </c>
-      <c r="C104" s="10" t="s">
+      <c r="C106" s="10" t="s">
         <v>139</v>
       </c>
-      <c r="D104" s="10" t="s">
+      <c r="D106" s="10" t="s">
         <v>140</v>
       </c>
-      <c r="E104" s="10" t="s">
+      <c r="E106" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F104" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B105" s="10">
+      <c r="F106" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="107" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B107" s="10">
         <v>3002924</v>
       </c>
-      <c r="C105" s="10" t="s">
+      <c r="C107" s="10" t="s">
         <v>142</v>
       </c>
-      <c r="D105" s="10" t="s">
+      <c r="D107" s="10" t="s">
         <v>143</v>
       </c>
-      <c r="E105" s="10" t="s">
+      <c r="E107" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F105" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B106" s="10">
+      <c r="F107" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="108" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B108" s="10">
         <v>3002852</v>
       </c>
-      <c r="C106" s="10" t="s">
+      <c r="C108" s="10" t="s">
         <v>144</v>
       </c>
-      <c r="D106" s="10" t="s">
+      <c r="D108" s="10" t="s">
         <v>145</v>
-      </c>
-[...32 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>146</v>
       </c>
       <c r="F108" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="109" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B109" s="10">
         <v>3002851</v>
       </c>
       <c r="C109" s="10" t="s">
         <v>144</v>
       </c>
       <c r="D109" s="10" t="s">
         <v>149</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>146</v>
       </c>
       <c r="F109" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="110" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B110" s="10">
-        <v>3002836</v>
+        <v>3002838</v>
       </c>
       <c r="C110" s="10" t="s">
         <v>147</v>
       </c>
       <c r="D110" s="10" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>146</v>
       </c>
       <c r="F110" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="111" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B111" s="10">
-        <v>3002835</v>
+        <v>3002893</v>
       </c>
       <c r="C111" s="10" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D111" s="10" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>146</v>
       </c>
       <c r="F111" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="112" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B112" s="10">
-        <v>3002895</v>
+        <v>3002836</v>
       </c>
       <c r="C112" s="10" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D112" s="10" t="s">
         <v>149</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>146</v>
       </c>
       <c r="F112" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="113" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B113" s="10">
         <v>3001433</v>
       </c>
       <c r="C113" s="10" t="s">
         <v>151</v>
       </c>
       <c r="D113" s="10"/>
       <c r="E113" s="10" t="s">
         <v>146</v>
       </c>
       <c r="F113" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="114" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B114" s="10">
-        <v>711840</v>
+        <v>3002835</v>
       </c>
       <c r="C114" s="10" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="D114" s="10"/>
+        <v>150</v>
+      </c>
+      <c r="D114" s="10" t="s">
+        <v>149</v>
+      </c>
       <c r="E114" s="10" t="s">
         <v>146</v>
       </c>
       <c r="F114" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="115" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B115" s="10">
+        <v>3002895</v>
+      </c>
+      <c r="C115" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="D115" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="E115" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="F115" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="116" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B116" s="10">
+        <v>711840</v>
+      </c>
+      <c r="C116" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="D116" s="10"/>
+      <c r="E116" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="F116" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="117" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B117" s="10">
         <v>3007716</v>
       </c>
-      <c r="C115" s="10" t="s">
+      <c r="C117" s="10" t="s">
         <v>153</v>
       </c>
-      <c r="D115" s="10" t="s">
+      <c r="D117" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="E115" s="10" t="s">
+      <c r="E117" s="10" t="s">
         <v>556</v>
       </c>
-      <c r="F115" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B116" s="10">
+      <c r="F117" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="118" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B118" s="10">
         <v>3007710</v>
       </c>
-      <c r="C116" s="10" t="s">
+      <c r="C118" s="10" t="s">
         <v>153</v>
       </c>
-      <c r="D116" s="10" t="s">
+      <c r="D118" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="E116" s="10" t="s">
+      <c r="E118" s="10" t="s">
         <v>556</v>
       </c>
-      <c r="F116" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B117" s="10">
+      <c r="F118" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="119" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B119" s="10">
         <v>3006307</v>
       </c>
-      <c r="C117" s="10" t="s">
+      <c r="C119" s="10" t="s">
         <v>154</v>
       </c>
-      <c r="D117" s="10" t="s">
+      <c r="D119" s="10" t="s">
         <v>80</v>
       </c>
-      <c r="E117" s="10" t="s">
+      <c r="E119" s="10" t="s">
         <v>155</v>
       </c>
-      <c r="F117" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B118" s="10">
+      <c r="F119" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="120" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B120" s="10">
         <v>3006296</v>
       </c>
-      <c r="C118" s="10" t="s">
+      <c r="C120" s="10" t="s">
         <v>156</v>
       </c>
-      <c r="D118" s="10" t="s">
+      <c r="D120" s="10" t="s">
         <v>157</v>
       </c>
-      <c r="E118" s="10" t="s">
+      <c r="E120" s="10" t="s">
         <v>155</v>
       </c>
-      <c r="F118" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B119" s="9">
+      <c r="F120" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="121" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B121" s="9">
         <v>3000725</v>
       </c>
-      <c r="C119" s="9" t="s">
+      <c r="C121" s="9" t="s">
         <v>158</v>
       </c>
-      <c r="D119" s="9" t="s">
+      <c r="D121" s="9" t="s">
         <v>159</v>
       </c>
-      <c r="E119" s="9" t="s">
+      <c r="E121" s="9" t="s">
         <v>160</v>
       </c>
-      <c r="F119" s="9" t="s">
+      <c r="F121" s="9" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="120" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B120" s="9">
+    <row r="122" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B122" s="9">
+        <v>3009098</v>
+      </c>
+      <c r="C122" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="D122" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="E122" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="F122" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="123" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B123" s="9">
         <v>716645</v>
       </c>
-      <c r="C120" s="9" t="s">
+      <c r="C123" s="9" t="s">
         <v>162</v>
       </c>
-      <c r="D120" s="9" t="s">
+      <c r="D123" s="9" t="s">
         <v>163</v>
       </c>
-      <c r="E120" s="9" t="s">
+      <c r="E123" s="9" t="s">
         <v>164</v>
       </c>
-      <c r="F120" s="9" t="s">
-[...27 lines deleted...]
-      <c r="D122" s="10" t="s">
+      <c r="F123" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="124" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B124" s="10">
+        <v>3010361</v>
+      </c>
+      <c r="C124" s="10" t="s">
+        <v>582</v>
+      </c>
+      <c r="D124" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="E122" s="10" t="s">
+      <c r="E124" s="10" t="s">
         <v>557</v>
       </c>
-      <c r="F122" s="9" t="s">
-[...10 lines deleted...]
-      <c r="D123" s="10" t="s">
+      <c r="F124" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="125" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B125" s="10">
+        <v>3010362</v>
+      </c>
+      <c r="C125" s="10" t="s">
+        <v>582</v>
+      </c>
+      <c r="D125" s="11" t="s">
         <v>65</v>
       </c>
-      <c r="E123" s="10" t="s">
+      <c r="E125" s="10" t="s">
         <v>557</v>
       </c>
-      <c r="F123" s="9" t="s">
-[...10 lines deleted...]
-      <c r="D124" s="14" t="s">
+      <c r="F125" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="126" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B126" s="10">
+        <v>3010363</v>
+      </c>
+      <c r="C126" s="10" t="s">
+        <v>582</v>
+      </c>
+      <c r="D126" s="11" t="s">
         <v>167</v>
       </c>
-      <c r="E124" s="14" t="s">
+      <c r="E126" s="10" t="s">
         <v>557</v>
       </c>
-      <c r="F124" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B125" s="9">
+      <c r="F126" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="127" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B127" s="9">
         <v>3010766</v>
       </c>
-      <c r="C125" s="16" t="s">
+      <c r="C127" s="9" t="s">
         <v>593</v>
       </c>
-      <c r="D125" s="16" t="s">
+      <c r="D127" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="E125" s="14" t="s">
+      <c r="E127" s="10" t="s">
         <v>557</v>
       </c>
-      <c r="F125" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B126" s="9">
+      <c r="F127" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="128" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B128" s="9">
         <v>3010767</v>
       </c>
-      <c r="C126" s="16" t="s">
+      <c r="C128" s="9" t="s">
         <v>593</v>
       </c>
-      <c r="D126" s="16" t="s">
+      <c r="D128" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E126" s="14" t="s">
+      <c r="E128" s="10" t="s">
         <v>557</v>
       </c>
-      <c r="F126" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B127" s="9">
+      <c r="F128" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="129" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B129" s="9">
         <v>3010768</v>
       </c>
-      <c r="C127" s="16" t="s">
+      <c r="C129" s="16" t="s">
         <v>593</v>
       </c>
-      <c r="D127" s="16" t="s">
+      <c r="D129" s="16" t="s">
         <v>167</v>
-      </c>
-[...32 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E129" s="14" t="s">
         <v>557</v>
       </c>
       <c r="F129" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="130" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B130" s="10">
-        <v>3010363</v>
+        <v>3002858</v>
       </c>
       <c r="C130" s="14" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>166</v>
+      </c>
+      <c r="D130" s="14" t="s">
+        <v>53</v>
       </c>
       <c r="E130" s="14" t="s">
         <v>557</v>
       </c>
       <c r="F130" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="131" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B131" s="9">
+    <row r="131" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B131" s="10">
+        <v>3002859</v>
+      </c>
+      <c r="C131" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="D131" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="E131" s="14" t="s">
+        <v>557</v>
+      </c>
+      <c r="F131" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="132" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B132" s="10">
+        <v>3002860</v>
+      </c>
+      <c r="C132" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="D132" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="E132" s="14" t="s">
+        <v>557</v>
+      </c>
+      <c r="F132" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="133" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B133" s="9">
         <v>723894</v>
       </c>
-      <c r="C131" s="16" t="s">
+      <c r="C133" s="16" t="s">
         <v>168</v>
       </c>
-      <c r="D131" s="16" t="s">
+      <c r="D133" s="16" t="s">
         <v>169</v>
       </c>
-      <c r="E131" s="16" t="s">
+      <c r="E133" s="16" t="s">
         <v>170</v>
       </c>
-      <c r="F131" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B132" s="10">
+      <c r="F133" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="134" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B134" s="10">
         <v>3002742</v>
       </c>
-      <c r="C132" s="14" t="s">
+      <c r="C134" s="14" t="s">
         <v>171</v>
       </c>
-      <c r="D132" s="14" t="s">
+      <c r="D134" s="14" t="s">
         <v>172</v>
-      </c>
-[...32 lines deleted...]
-        <v>177</v>
       </c>
       <c r="E134" s="14" t="s">
         <v>173</v>
       </c>
       <c r="F134" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="135" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="135" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B135" s="10">
+        <v>3002740</v>
+      </c>
+      <c r="C135" s="14" t="s">
+        <v>174</v>
+      </c>
+      <c r="D135" s="14" t="s">
+        <v>175</v>
+      </c>
+      <c r="E135" s="14" t="s">
+        <v>173</v>
+      </c>
+      <c r="F135" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="136" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B136" s="10">
+        <v>3002741</v>
+      </c>
+      <c r="C136" s="14" t="s">
+        <v>176</v>
+      </c>
+      <c r="D136" s="14" t="s">
+        <v>177</v>
+      </c>
+      <c r="E136" s="14" t="s">
+        <v>173</v>
+      </c>
+      <c r="F136" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="137" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B137" s="10">
         <v>3002739</v>
       </c>
-      <c r="C135" s="10" t="s">
+      <c r="C137" s="14" t="s">
         <v>178</v>
       </c>
-      <c r="D135" s="10" t="s">
+      <c r="D137" s="14" t="s">
         <v>179</v>
       </c>
-      <c r="E135" s="10" t="s">
+      <c r="E137" s="14" t="s">
         <v>173</v>
       </c>
-      <c r="F135" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B136" s="10">
+      <c r="F137" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="138" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B138" s="10">
         <v>3002736</v>
       </c>
-      <c r="C136" s="10" t="s">
+      <c r="C138" s="10" t="s">
         <v>180</v>
       </c>
-      <c r="D136" s="10" t="s">
+      <c r="D138" s="10" t="s">
         <v>181</v>
       </c>
-      <c r="E136" s="10" t="s">
+      <c r="E138" s="10" t="s">
         <v>173</v>
       </c>
-      <c r="F136" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B137" s="10">
+      <c r="F138" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="139" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B139" s="10">
         <v>3002737</v>
       </c>
-      <c r="C137" s="10" t="s">
+      <c r="C139" s="14" t="s">
         <v>182</v>
       </c>
-      <c r="D137" s="10" t="s">
+      <c r="D139" s="14" t="s">
         <v>183</v>
       </c>
-      <c r="E137" s="10" t="s">
+      <c r="E139" s="14" t="s">
         <v>173</v>
       </c>
-      <c r="F137" s="9" t="s">
-[...13 lines deleted...]
-      <c r="E138" s="10" t="s">
+      <c r="F139" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="140" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B140" s="10">
+        <v>3003182</v>
+      </c>
+      <c r="C140" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="D140" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="E140" s="10" t="s">
         <v>186</v>
       </c>
-      <c r="F138" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B139" s="10">
+      <c r="F140" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="141" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B141" s="10">
         <v>3007425</v>
       </c>
-      <c r="C139" s="10" t="s">
+      <c r="C141" s="10" t="s">
         <v>187</v>
-      </c>
-[...32 lines deleted...]
-        <v>189</v>
       </c>
       <c r="D141" s="11" t="s">
         <v>188</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>186</v>
       </c>
       <c r="F141" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="142" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="142" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B142" s="9">
+        <v>761141</v>
+      </c>
+      <c r="C142" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="D142" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="E142" s="10" t="s">
+        <v>186</v>
+      </c>
+      <c r="F142" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="143" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B143" s="9">
+        <v>761168</v>
+      </c>
+      <c r="C143" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="D143" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="E143" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="F143" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="144" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B144" s="9">
         <v>3006635</v>
       </c>
-      <c r="C142" s="9" t="s">
+      <c r="C144" s="9" t="s">
         <v>190</v>
       </c>
-      <c r="D142" s="9" t="s">
+      <c r="D144" s="9" t="s">
         <v>191</v>
       </c>
-      <c r="E142" s="9" t="s">
+      <c r="E144" s="9" t="s">
         <v>558</v>
       </c>
-      <c r="F142" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B143" s="9">
+      <c r="F144" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="145" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B145" s="9">
         <v>3009553</v>
       </c>
-      <c r="C143" s="15" t="s">
+      <c r="C145" s="15" t="s">
         <v>575</v>
       </c>
-      <c r="D143" s="15" t="s">
+      <c r="D145" s="15" t="s">
         <v>191</v>
       </c>
-      <c r="E143" s="10" t="s">
+      <c r="E145" s="10" t="s">
         <v>558</v>
       </c>
-      <c r="F143" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B144" s="9">
+      <c r="F145" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="146" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B146" s="9">
         <v>3009743</v>
       </c>
-      <c r="C144" s="15" t="s">
+      <c r="C146" s="15" t="s">
         <v>576</v>
       </c>
-      <c r="D144" s="15" t="s">
+      <c r="D146" s="15" t="s">
         <v>191</v>
       </c>
-      <c r="E144" s="10" t="s">
+      <c r="E146" s="10" t="s">
         <v>558</v>
       </c>
-      <c r="F144" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B145" s="9">
+      <c r="F146" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="147" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B147" s="9">
         <v>893900</v>
       </c>
-      <c r="C145" s="9" t="s">
+      <c r="C147" s="9" t="s">
         <v>192</v>
       </c>
-      <c r="D145" s="9" t="s">
+      <c r="D147" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="E145" s="9" t="s">
+      <c r="E147" s="9" t="s">
         <v>193</v>
       </c>
-      <c r="F145" s="9" t="s">
-[...21 lines deleted...]
-      <c r="B147" s="10">
+      <c r="F147" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="148" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B148" s="10">
         <v>718140</v>
       </c>
-      <c r="C147" s="10" t="s">
+      <c r="C148" s="10" t="s">
         <v>195</v>
       </c>
-      <c r="D147" s="10"/>
-      <c r="E147" s="10" t="s">
+      <c r="D148" s="10"/>
+      <c r="E148" s="10" t="s">
         <v>195</v>
       </c>
-      <c r="F147" s="9" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="F148" s="9" t="s">
-        <v>9</v>
-[...13 lines deleted...]
-        <v>560</v>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="149" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B149" s="9">
+        <v>3010330</v>
+      </c>
+      <c r="C149" s="15" t="s">
+        <v>574</v>
+      </c>
+      <c r="D149" s="15" t="s">
+        <v>577</v>
+      </c>
+      <c r="E149" s="15" t="s">
+        <v>579</v>
       </c>
       <c r="F149" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="150" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="150" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B150" s="9">
-        <v>3010330</v>
+        <v>3010329</v>
       </c>
       <c r="C150" s="15" t="s">
         <v>574</v>
       </c>
-      <c r="D150" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E150" s="15" t="s">
+      <c r="D150" s="17" t="s">
+        <v>578</v>
+      </c>
+      <c r="E150" s="14" t="s">
         <v>579</v>
       </c>
       <c r="F150" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="151" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="151" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B151" s="9">
-        <v>3010329</v>
+        <v>3009861</v>
       </c>
       <c r="C151" s="15" t="s">
-        <v>574</v>
-[...5 lines deleted...]
-        <v>579</v>
+        <v>591</v>
+      </c>
+      <c r="D151" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="E151" s="16" t="s">
+        <v>595</v>
       </c>
       <c r="F151" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="152" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="152" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B152" s="9">
-        <v>3009861</v>
-[...1 lines deleted...]
-      <c r="C152" s="15" t="s">
+        <v>3009862</v>
+      </c>
+      <c r="C152" s="9" t="s">
         <v>591</v>
       </c>
-      <c r="D152" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E152" s="9" t="s">
+      <c r="D152" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="E152" s="10" t="s">
         <v>595</v>
       </c>
       <c r="F152" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="153" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="153" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B153" s="9">
-        <v>3009862</v>
+        <v>3009863</v>
       </c>
       <c r="C153" s="9" t="s">
         <v>591</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E153" s="10" t="s">
         <v>595</v>
       </c>
       <c r="F153" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="154" spans="2:6" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>38</v>
+    <row r="154" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B154" s="10">
+        <v>3005017</v>
+      </c>
+      <c r="C154" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="D154" s="10" t="s">
+        <v>201</v>
       </c>
       <c r="E154" s="10" t="s">
-        <v>595</v>
+        <v>561</v>
       </c>
       <c r="F154" s="9" t="s">
-        <v>9</v>
-[...13 lines deleted...]
-        <v>561</v>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="155" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B155" s="9">
+        <v>758345</v>
+      </c>
+      <c r="C155" s="9" t="s">
+        <v>202</v>
+      </c>
+      <c r="D155" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E155" s="9" t="s">
+        <v>203</v>
       </c>
       <c r="F155" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="156" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="156" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B156" s="9">
-        <v>758345</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>859826</v>
+      </c>
+      <c r="C156" s="9" t="s">
+        <v>204</v>
       </c>
       <c r="D156" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E156" s="9" t="s">
         <v>203</v>
       </c>
       <c r="F156" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="157" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="157" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B157" s="9">
-        <v>859826</v>
+        <v>859818</v>
       </c>
       <c r="C157" s="16" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="D157" s="16" t="s">
+        <v>205</v>
+      </c>
+      <c r="D157" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E157" s="9" t="s">
         <v>203</v>
       </c>
       <c r="F157" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="158" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="158" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B158" s="9">
-        <v>859818</v>
+        <v>715258</v>
       </c>
       <c r="C158" s="16" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>206</v>
+      </c>
+      <c r="D158" s="9" t="s">
+        <v>68</v>
       </c>
       <c r="E158" s="9" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="F158" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="159" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="159" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B159" s="9">
-        <v>715258</v>
-[...1 lines deleted...]
-      <c r="C159" s="9" t="s">
+        <v>715257</v>
+      </c>
+      <c r="C159" s="16" t="s">
         <v>206</v>
       </c>
-      <c r="D159" s="9" t="s">
-        <v>68</v>
+      <c r="D159" s="16" t="s">
+        <v>70</v>
       </c>
       <c r="E159" s="9" t="s">
         <v>207</v>
       </c>
       <c r="F159" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="160" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="160" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B160" s="9">
-        <v>715257</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>3005782</v>
+      </c>
+      <c r="C160" s="16" t="s">
+        <v>208</v>
+      </c>
+      <c r="D160" s="16" t="s">
+        <v>209</v>
       </c>
       <c r="E160" s="9" t="s">
-        <v>207</v>
+        <v>562</v>
       </c>
       <c r="F160" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="161" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="161" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B161" s="9">
-        <v>3005782</v>
+        <v>3005783</v>
       </c>
       <c r="C161" s="9" t="s">
         <v>208</v>
       </c>
       <c r="D161" s="9" t="s">
-        <v>209</v>
+        <v>185</v>
       </c>
       <c r="E161" s="9" t="s">
         <v>562</v>
       </c>
       <c r="F161" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="162" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="162" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B162" s="9">
-        <v>3005783</v>
+        <v>3005800</v>
       </c>
       <c r="C162" s="9" t="s">
         <v>208</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="E162" s="9" t="s">
         <v>562</v>
       </c>
       <c r="F162" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="163" spans="2:6" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-        <v>562</v>
+    <row r="163" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B163" s="10">
+        <v>3002456</v>
+      </c>
+      <c r="C163" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="D163" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="E163" s="10" t="s">
+        <v>212</v>
       </c>
       <c r="F163" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="164" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="164" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B164" s="10">
-        <v>3002456</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>3009204</v>
+      </c>
+      <c r="C164" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="D164" s="11" t="s">
+        <v>214</v>
       </c>
       <c r="E164" s="10" t="s">
-        <v>212</v>
+        <v>563</v>
       </c>
       <c r="F164" s="9" t="s">
-        <v>13</v>
-[...13 lines deleted...]
-        <v>563</v>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B165" s="9">
+        <v>814679</v>
+      </c>
+      <c r="C165" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="D165" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="E165" s="9" t="s">
+        <v>216</v>
       </c>
       <c r="F165" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="166" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B166" s="9">
+        <v>3009788</v>
+      </c>
+      <c r="C166" s="18" t="s">
+        <v>546</v>
+      </c>
+      <c r="D166" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="E166" s="15" t="s">
+        <v>564</v>
+      </c>
+      <c r="F166" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="167" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B167" s="10">
+        <v>721965</v>
+      </c>
+      <c r="C167" s="14" t="s">
+        <v>217</v>
+      </c>
+      <c r="D167" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="E167" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="F167" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="166" spans="2:6" x14ac:dyDescent="0.25">
-[...44 lines deleted...]
-        <v>219</v>
+    <row r="168" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B168" s="9">
+        <v>824100</v>
+      </c>
+      <c r="C168" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="D168" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="E168" s="9" t="s">
+        <v>221</v>
       </c>
       <c r="F168" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="169" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B169" s="9">
+        <v>3005819</v>
+      </c>
+      <c r="C169" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="D169" s="16" t="s">
+        <v>223</v>
+      </c>
+      <c r="E169" s="9" t="s">
+        <v>565</v>
+      </c>
+      <c r="F169" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="169" spans="2:6" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-    <row r="170" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="170" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B170" s="9">
-        <v>3005819</v>
+        <v>715321</v>
       </c>
       <c r="C170" s="9" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E170" s="9" t="s">
-        <v>565</v>
+        <v>226</v>
       </c>
       <c r="F170" s="9" t="s">
-        <v>9</v>
-[...10 lines deleted...]
-        <v>225</v>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="171" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B171" s="10">
+        <v>3008856</v>
+      </c>
+      <c r="C171" s="10" t="s">
+        <v>227</v>
+      </c>
+      <c r="D171" s="11" t="s">
+        <v>228</v>
       </c>
       <c r="E171" s="9" t="s">
         <v>226</v>
       </c>
       <c r="F171" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="172" spans="2:6" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>228</v>
+    <row r="172" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B172" s="9">
+        <v>752983</v>
+      </c>
+      <c r="C172" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="D172" s="9" t="s">
+        <v>230</v>
       </c>
       <c r="E172" s="9" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F172" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="173" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="173" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B173" s="9">
-        <v>752983</v>
-[...8 lines deleted...]
-        <v>231</v>
+        <v>3009178</v>
+      </c>
+      <c r="C173" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="D173" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="E173" s="10" t="s">
+        <v>567</v>
       </c>
       <c r="F173" s="9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="174" spans="2:6" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B174" s="9">
-        <v>3009178</v>
-[...1 lines deleted...]
-      <c r="C174" s="18" t="s">
+        <v>3005996</v>
+      </c>
+      <c r="C174" s="15" t="s">
         <v>233</v>
       </c>
       <c r="D174" s="15" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="E174" s="10" t="s">
         <v>567</v>
       </c>
       <c r="F174" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="175" spans="2:6" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      </c>
+    <row r="175" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B175" s="10">
+        <v>3010821</v>
+      </c>
+      <c r="C175" s="10" t="s">
+        <v>580</v>
+      </c>
+      <c r="D175" s="11"/>
       <c r="E175" s="10" t="s">
-        <v>567</v>
+        <v>236</v>
       </c>
       <c r="F175" s="9" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="176" spans="2:6" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="176" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B176" s="10">
         <v>3003249</v>
       </c>
       <c r="C176" s="14" t="s">
         <v>234</v>
       </c>
-      <c r="D176" s="14" t="s">
+      <c r="D176" s="10" t="s">
         <v>235</v>
       </c>
       <c r="E176" s="10" t="s">
         <v>236</v>
       </c>
       <c r="F176" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="177" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="177" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B177" s="10">
         <v>3003250</v>
       </c>
       <c r="C177" s="14" t="s">
         <v>237</v>
       </c>
       <c r="D177" s="10" t="s">
         <v>238</v>
       </c>
       <c r="E177" s="10" t="s">
         <v>236</v>
       </c>
       <c r="F177" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="178" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="178" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B178" s="9">
         <v>3009555</v>
       </c>
       <c r="C178" s="18" t="s">
         <v>239</v>
       </c>
-      <c r="D178" s="9" t="s">
+      <c r="D178" s="16" t="s">
         <v>240</v>
       </c>
       <c r="E178" s="10" t="s">
         <v>236</v>
       </c>
       <c r="F178" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="179" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="179" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B179" s="9">
         <v>3009556</v>
       </c>
       <c r="C179" s="18" t="s">
         <v>239</v>
       </c>
       <c r="D179" s="11" t="s">
         <v>241</v>
       </c>
       <c r="E179" s="10" t="s">
         <v>236</v>
       </c>
       <c r="F179" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="180" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="180" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B180" s="9">
         <v>3009557</v>
       </c>
       <c r="C180" s="18" t="s">
         <v>242</v>
       </c>
-      <c r="D180" s="18" t="s">
+      <c r="D180" s="15" t="s">
         <v>243</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>236</v>
       </c>
       <c r="F180" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="181" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="181" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B181" s="9">
         <v>3009558</v>
       </c>
       <c r="C181" s="18" t="s">
         <v>242</v>
       </c>
       <c r="D181" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E181" s="10" t="s">
         <v>236</v>
       </c>
       <c r="F181" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="182" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="182" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B182" s="10">
         <v>3009559</v>
       </c>
       <c r="C182" s="14" t="s">
         <v>242</v>
       </c>
-      <c r="D182" s="11" t="s">
+      <c r="D182" s="17" t="s">
         <v>245</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>236</v>
       </c>
       <c r="F182" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="183" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="183" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B183" s="10">
-        <v>3010821</v>
-[...4 lines deleted...]
-      <c r="D183" s="11"/>
+        <v>714751</v>
+      </c>
+      <c r="C183" s="14" t="s">
+        <v>248</v>
+      </c>
+      <c r="D183" s="11" t="s">
+        <v>247</v>
+      </c>
       <c r="E183" s="10" t="s">
-        <v>236</v>
+        <v>568</v>
       </c>
       <c r="F183" s="9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="184" spans="2:6" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="184" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B184" s="10">
-        <v>713146</v>
+        <v>714753</v>
       </c>
       <c r="C184" s="14" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>248</v>
+      </c>
+      <c r="D184" s="11" t="s">
+        <v>185</v>
       </c>
       <c r="E184" s="10" t="s">
         <v>568</v>
       </c>
       <c r="F184" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="185" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="185" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B185" s="10">
-        <v>714751</v>
-[...4 lines deleted...]
-      <c r="D185" s="17" t="s">
+        <v>713146</v>
+      </c>
+      <c r="C185" s="10" t="s">
+        <v>246</v>
+      </c>
+      <c r="D185" s="11" t="s">
         <v>247</v>
       </c>
       <c r="E185" s="10" t="s">
         <v>568</v>
       </c>
       <c r="F185" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="186" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="186" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B186" s="10">
         <v>714752</v>
       </c>
       <c r="C186" s="14" t="s">
         <v>246</v>
       </c>
-      <c r="D186" s="11" t="s">
+      <c r="D186" s="17" t="s">
         <v>185</v>
       </c>
       <c r="E186" s="10" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="187" spans="2:6" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-        <v>568</v>
+    <row r="187" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B187" s="9">
+        <v>3004233</v>
+      </c>
+      <c r="C187" s="16" t="s">
+        <v>249</v>
+      </c>
+      <c r="D187" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="E187" s="9" t="s">
+        <v>250</v>
       </c>
       <c r="F187" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="188" spans="2:6" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D188" s="19" t="s">
+    <row r="188" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B188" s="10">
+        <v>3004234</v>
+      </c>
+      <c r="C188" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="D188" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="E188" s="9" t="s">
+      <c r="E188" s="10" t="s">
         <v>250</v>
       </c>
       <c r="F188" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="189" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="189" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B189" s="10">
-        <v>3004234</v>
-[...6 lines deleted...]
-      </c>
+        <v>3010822</v>
+      </c>
+      <c r="C189" s="14" t="s">
+        <v>581</v>
+      </c>
+      <c r="D189" s="11"/>
       <c r="E189" s="10" t="s">
-        <v>250</v>
+        <v>569</v>
       </c>
       <c r="F189" s="9" t="s">
-        <v>9</v>
-[...10 lines deleted...]
-        <v>253</v>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="190" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B190" s="9">
+        <v>3009713</v>
+      </c>
+      <c r="C190" s="18" t="s">
+        <v>260</v>
+      </c>
+      <c r="D190" s="9" t="s">
+        <v>261</v>
       </c>
       <c r="E190" s="10" t="s">
         <v>569</v>
       </c>
       <c r="F190" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="191" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="191" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B191" s="10">
-        <v>3008715</v>
+        <v>3008782</v>
       </c>
       <c r="C191" s="10" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="D191" s="10" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E191" s="10" t="s">
         <v>569</v>
       </c>
       <c r="F191" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="192" spans="2:6" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>257</v>
+    <row r="192" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B192" s="9">
+        <v>3009714</v>
+      </c>
+      <c r="C192" s="15" t="s">
+        <v>262</v>
+      </c>
+      <c r="D192" s="11" t="s">
+        <v>263</v>
       </c>
       <c r="E192" s="10" t="s">
         <v>569</v>
       </c>
       <c r="F192" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="193" spans="2:6" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>259</v>
+    <row r="193" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B193" s="9">
+        <v>3009715</v>
+      </c>
+      <c r="C193" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="D193" s="15" t="s">
+        <v>265</v>
       </c>
       <c r="E193" s="10" t="s">
         <v>569</v>
       </c>
       <c r="F193" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="194" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="194" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B194" s="9">
-        <v>3009713</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>3009712</v>
+      </c>
+      <c r="C194" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="D194" s="15" t="s">
+        <v>267</v>
       </c>
       <c r="E194" s="10" t="s">
         <v>569</v>
       </c>
       <c r="F194" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="195" spans="2:6" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>263</v>
+    <row r="195" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B195" s="10">
+        <v>3008715</v>
+      </c>
+      <c r="C195" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="D195" s="10" t="s">
+        <v>255</v>
       </c>
       <c r="E195" s="10" t="s">
         <v>569</v>
       </c>
       <c r="F195" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="196" spans="2:6" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>265</v>
+    <row r="196" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B196" s="10">
+        <v>3008719</v>
+      </c>
+      <c r="C196" s="14" t="s">
+        <v>256</v>
+      </c>
+      <c r="D196" s="10" t="s">
+        <v>257</v>
       </c>
       <c r="E196" s="10" t="s">
         <v>569</v>
       </c>
       <c r="F196" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="197" spans="2:6" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>267</v>
+    <row r="197" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B197" s="10">
+        <v>3009728</v>
+      </c>
+      <c r="C197" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="D197" s="11" t="s">
+        <v>269</v>
       </c>
       <c r="E197" s="10" t="s">
         <v>569</v>
       </c>
       <c r="F197" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="198" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="198" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B198" s="10">
-        <v>3009728</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>3008760</v>
+      </c>
+      <c r="C198" s="10" t="s">
+        <v>258</v>
+      </c>
+      <c r="D198" s="10" t="s">
+        <v>259</v>
       </c>
       <c r="E198" s="10" t="s">
         <v>569</v>
       </c>
       <c r="F198" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="199" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="199" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B199" s="10">
         <v>3010215</v>
       </c>
-      <c r="C199" s="14" t="s">
+      <c r="C199" s="10" t="s">
         <v>270</v>
       </c>
-      <c r="D199" s="17" t="s">
+      <c r="D199" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E199" s="10" t="s">
         <v>569</v>
       </c>
       <c r="F199" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="200" spans="2:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>3010822</v>
+    <row r="200" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B200" s="9">
+        <v>3004917</v>
       </c>
       <c r="C200" s="14" t="s">
-        <v>581</v>
-[...3 lines deleted...]
-        <v>569</v>
+        <v>545</v>
+      </c>
+      <c r="D200" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="E200" s="15" t="s">
+        <v>570</v>
       </c>
       <c r="F200" s="9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="201" spans="2:6" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="201" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B201" s="9">
-        <v>3004917</v>
-[...8 lines deleted...]
-        <v>570</v>
+        <v>3010664</v>
+      </c>
+      <c r="C201" s="18" t="s">
+        <v>601</v>
+      </c>
+      <c r="D201" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="E201" s="10" t="s">
+        <v>273</v>
       </c>
       <c r="F201" s="9" t="s">
-        <v>9</v>
-[...9 lines deleted...]
-      <c r="D202" s="11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="202" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B202" s="9">
+        <v>3010661</v>
+      </c>
+      <c r="C202" s="18" t="s">
+        <v>602</v>
+      </c>
+      <c r="D202" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E202" s="10" t="s">
         <v>273</v>
       </c>
       <c r="F202" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="203" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B203" s="10">
+    <row r="203" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B203" s="9">
+        <v>3010663</v>
+      </c>
+      <c r="C203" s="15" t="s">
+        <v>603</v>
+      </c>
+      <c r="D203" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="E203" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="F203" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="204" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B204" s="10">
+        <v>723104</v>
+      </c>
+      <c r="C204" s="10" t="s">
+        <v>277</v>
+      </c>
+      <c r="D204" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E204" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="F204" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="205" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B205" s="9">
+        <v>723105</v>
+      </c>
+      <c r="C205" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="D205" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E205" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="F205" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="206" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B206" s="9">
+        <v>723103</v>
+      </c>
+      <c r="C206" s="16" t="s">
+        <v>277</v>
+      </c>
+      <c r="D206" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="E206" s="16" t="s">
+        <v>273</v>
+      </c>
+      <c r="F206" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="207" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B207" s="10">
+        <v>3009643</v>
+      </c>
+      <c r="C207" s="14" t="s">
+        <v>272</v>
+      </c>
+      <c r="D207" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="E207" s="14" t="s">
+        <v>273</v>
+      </c>
+      <c r="F207" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="208" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B208" s="10">
         <v>3009644</v>
       </c>
-      <c r="C203" s="10" t="s">
+      <c r="C208" s="14" t="s">
         <v>274</v>
       </c>
-      <c r="D203" s="11" t="s">
+      <c r="D208" s="11" t="s">
         <v>56</v>
-      </c>
-[...83 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E208" s="10" t="s">
         <v>273</v>
       </c>
       <c r="F208" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="209" spans="2:6" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D209" s="9" t="s">
+    <row r="209" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B209" s="10">
+        <v>3009645</v>
+      </c>
+      <c r="C209" s="14" t="s">
+        <v>275</v>
+      </c>
+      <c r="D209" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E209" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="F209" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="210" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B210" s="10">
+        <v>3003712</v>
+      </c>
+      <c r="C210" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="D210" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="E210" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="F210" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="211" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B211" s="10">
+        <v>3003714</v>
+      </c>
+      <c r="C211" s="10" t="s">
+        <v>276</v>
+      </c>
+      <c r="D211" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E211" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="F211" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="212" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B212" s="9">
+        <v>3003698</v>
+      </c>
+      <c r="C212" s="16" t="s">
+        <v>276</v>
+      </c>
+      <c r="D212" s="16" t="s">
         <v>65</v>
       </c>
-      <c r="E209" s="9" t="s">
+      <c r="E212" s="16" t="s">
         <v>273</v>
       </c>
-      <c r="F209" s="9" t="s">
-[...21 lines deleted...]
-      <c r="B211" s="10">
+      <c r="F212" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="213" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B213" s="10">
         <v>3004164</v>
       </c>
-      <c r="C211" s="10" t="s">
+      <c r="C213" s="10" t="s">
         <v>278</v>
       </c>
-      <c r="D211" s="10"/>
-      <c r="E211" s="10" t="s">
+      <c r="D213" s="10"/>
+      <c r="E213" s="10" t="s">
         <v>571</v>
       </c>
-      <c r="F211" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B212" s="10">
+      <c r="F213" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="214" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B214" s="10">
         <v>888609</v>
       </c>
-      <c r="C212" s="10" t="s">
+      <c r="C214" s="10" t="s">
         <v>279</v>
       </c>
-      <c r="D212" s="10" t="s">
+      <c r="D214" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="E212" s="10" t="s">
+      <c r="E214" s="10" t="s">
         <v>280</v>
       </c>
-      <c r="F212" s="9" t="s">
-[...21 lines deleted...]
-      <c r="B214" s="24" t="s">
+      <c r="F214" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="215" spans="2:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B215" s="25" t="s">
         <v>283</v>
-      </c>
-[...7 lines deleted...]
-        <v>284</v>
       </c>
       <c r="C215" s="26"/>
       <c r="D215" s="26"/>
       <c r="E215" s="26"/>
       <c r="F215" s="26"/>
     </row>
-    <row r="216" spans="2:6" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="B217" s="8" t="s">
+    <row r="216" spans="2:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B216" s="27" t="s">
+        <v>284</v>
+      </c>
+      <c r="C216" s="27"/>
+      <c r="D216" s="27"/>
+      <c r="E216" s="27"/>
+      <c r="F216" s="27"/>
+    </row>
+    <row r="217" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B217" s="20"/>
+      <c r="C217" s="21"/>
+      <c r="D217" s="21"/>
+      <c r="E217" s="21"/>
+      <c r="F217" s="22"/>
+    </row>
+    <row r="218" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B218" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="C217" s="8" t="s">
+      <c r="C218" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D217" s="8" t="s">
+      <c r="D218" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="E217" s="8" t="s">
+      <c r="E218" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="F217" s="8" t="s">
+      <c r="F218" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="218" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B218" s="10">
+    <row r="219" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B219" s="10">
         <v>3008903</v>
       </c>
-      <c r="C218" s="10" t="s">
+      <c r="C219" s="10" t="s">
         <v>285</v>
       </c>
-      <c r="D218" s="11" t="s">
+      <c r="D219" s="11" t="s">
         <v>286</v>
       </c>
-      <c r="E218" s="10" t="s">
+      <c r="E219" s="10" t="s">
         <v>287</v>
       </c>
-      <c r="F218" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B219" s="10">
+      <c r="F219" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="220" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B220" s="10">
         <v>716215</v>
       </c>
-      <c r="C219" s="10" t="s">
+      <c r="C220" s="10" t="s">
         <v>289</v>
       </c>
-      <c r="D219" s="11" t="s">
+      <c r="D220" s="11" t="s">
         <v>86</v>
       </c>
-      <c r="E219" s="10" t="s">
+      <c r="E220" s="10" t="s">
         <v>290</v>
       </c>
-      <c r="F219" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B220" s="10">
+      <c r="F220" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="221" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B221" s="10">
         <v>3002581</v>
       </c>
-      <c r="C220" s="10" t="s">
+      <c r="C221" s="10" t="s">
         <v>291</v>
-      </c>
-[...15 lines deleted...]
-        <v>293</v>
       </c>
       <c r="D221" s="11" t="s">
         <v>169</v>
       </c>
       <c r="E221" s="10" t="s">
         <v>292</v>
       </c>
       <c r="F221" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="222" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="222" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B222" s="10">
+        <v>3002583</v>
+      </c>
+      <c r="C222" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="D222" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="E222" s="10" t="s">
+        <v>292</v>
+      </c>
+      <c r="F222" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="223" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B223" s="10">
         <v>3003512</v>
       </c>
-      <c r="C222" s="10" t="s">
+      <c r="C223" s="10" t="s">
         <v>294</v>
       </c>
-      <c r="D222" s="10" t="s">
+      <c r="D223" s="10" t="s">
         <v>295</v>
-      </c>
-[...15 lines deleted...]
-        <v>247</v>
       </c>
       <c r="E223" s="10" t="s">
         <v>296</v>
       </c>
       <c r="F223" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="224" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="224" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B224" s="10">
+        <v>3003513</v>
+      </c>
+      <c r="C224" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="D224" s="10" t="s">
+        <v>247</v>
+      </c>
+      <c r="E224" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="F224" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="225" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B225" s="10">
         <v>3008476</v>
       </c>
-      <c r="C224" s="10" t="s">
+      <c r="C225" s="10" t="s">
         <v>297</v>
       </c>
-      <c r="D224" s="11" t="s">
+      <c r="D225" s="11" t="s">
         <v>298</v>
       </c>
-      <c r="E224" s="10" t="s">
+      <c r="E225" s="10" t="s">
         <v>299</v>
       </c>
-      <c r="F224" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B225" s="10">
+      <c r="F225" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="226" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B226" s="10">
         <v>3003107</v>
-      </c>
-[...15 lines deleted...]
-        <v>3003108</v>
       </c>
       <c r="C226" s="10" t="s">
         <v>300</v>
       </c>
       <c r="D226" s="11" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E226" s="10" t="s">
         <v>301</v>
       </c>
       <c r="F226" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="227" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="227" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B227" s="10">
-        <v>3003761</v>
+        <v>3003108</v>
       </c>
       <c r="C227" s="10" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="D227" s="11" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="E227" s="10" t="s">
         <v>301</v>
       </c>
       <c r="F227" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="228" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>3006368</v>
+    <row r="228" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B228" s="9">
+        <v>3008900</v>
       </c>
       <c r="C228" s="10" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="D228" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="D228" s="10" t="s">
         <v>295</v>
       </c>
       <c r="E228" s="10" t="s">
         <v>301</v>
       </c>
       <c r="F228" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="229" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="229" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B229" s="10">
-        <v>3006369</v>
+        <v>3008901</v>
       </c>
       <c r="C229" s="10" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="D229" s="11" t="s">
+        <v>311</v>
+      </c>
+      <c r="D229" s="10" t="s">
         <v>302</v>
       </c>
       <c r="E229" s="10" t="s">
         <v>301</v>
       </c>
       <c r="F229" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="230" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="230" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B230" s="10">
-        <v>3006765</v>
+        <v>3003761</v>
       </c>
       <c r="C230" s="10" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="D230" s="11" t="s">
         <v>295</v>
       </c>
       <c r="E230" s="10" t="s">
         <v>301</v>
       </c>
       <c r="F230" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="231" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="231" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B231" s="10">
-        <v>3006766</v>
+        <v>3006368</v>
       </c>
       <c r="C231" s="10" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="D231" s="11" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E231" s="10" t="s">
         <v>301</v>
       </c>
       <c r="F231" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="232" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="232" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B232" s="10">
-        <v>3001584</v>
+        <v>3006369</v>
       </c>
       <c r="C232" s="10" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="D232" s="11" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="E232" s="10" t="s">
         <v>301</v>
       </c>
       <c r="F232" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="233" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="233" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B233" s="10">
-        <v>3001582</v>
+        <v>3006765</v>
       </c>
       <c r="C233" s="10" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="D233" s="11" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E233" s="10" t="s">
         <v>301</v>
       </c>
       <c r="F233" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="234" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="234" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B234" s="10">
-        <v>3004156</v>
+        <v>3006766</v>
       </c>
       <c r="C234" s="10" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="D234" s="11" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="E234" s="10" t="s">
         <v>301</v>
       </c>
       <c r="F234" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="235" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="235" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B235" s="10">
-        <v>3004157</v>
+        <v>3001584</v>
       </c>
       <c r="C235" s="10" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D235" s="11" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E235" s="10" t="s">
         <v>301</v>
       </c>
       <c r="F235" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="236" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="236" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B236" s="10">
-        <v>711008</v>
+        <v>3001582</v>
       </c>
       <c r="C236" s="10" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D236" s="11" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="E236" s="10" t="s">
         <v>301</v>
       </c>
       <c r="F236" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="237" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="237" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B237" s="10">
-        <v>711009</v>
+        <v>3004156</v>
       </c>
       <c r="C237" s="10" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D237" s="11" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E237" s="10" t="s">
         <v>301</v>
       </c>
       <c r="F237" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="238" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>295</v>
+    <row r="238" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B238" s="10">
+        <v>3004157</v>
+      </c>
+      <c r="C238" s="10" t="s">
+        <v>308</v>
+      </c>
+      <c r="D238" s="11" t="s">
+        <v>302</v>
       </c>
       <c r="E238" s="10" t="s">
         <v>301</v>
       </c>
       <c r="F238" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="239" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="239" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B239" s="14">
-        <v>3008901</v>
+        <v>711008</v>
       </c>
       <c r="C239" s="14" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>309</v>
+      </c>
+      <c r="D239" s="11" t="s">
+        <v>295</v>
       </c>
       <c r="E239" s="10" t="s">
         <v>301</v>
       </c>
       <c r="F239" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="240" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B240" s="10">
+    <row r="240" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B240" s="14">
+        <v>711009</v>
+      </c>
+      <c r="C240" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="D240" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="E240" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="F240" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="241" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B241" s="10">
         <v>3008398</v>
       </c>
-      <c r="C240" s="10" t="s">
+      <c r="C241" s="10" t="s">
         <v>312</v>
       </c>
-      <c r="D240" s="19" t="s">
+      <c r="D241" s="19" t="s">
         <v>68</v>
-      </c>
-[...15 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E241" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F241" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="242" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>68</v>
+    <row r="242" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B242" s="9">
+        <v>3008397</v>
+      </c>
+      <c r="C242" s="9" t="s">
+        <v>312</v>
+      </c>
+      <c r="D242" s="9" t="s">
+        <v>70</v>
       </c>
       <c r="E242" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F242" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="243" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="243" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B243" s="10">
-        <v>3006119</v>
+        <v>3006122</v>
       </c>
       <c r="C243" s="10" t="s">
         <v>314</v>
       </c>
       <c r="D243" s="11" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E243" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F243" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="244" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="244" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B244" s="10">
-        <v>3008056</v>
+        <v>3006119</v>
       </c>
       <c r="C244" s="10" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D244" s="11" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E244" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F244" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="245" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="E245" s="10" t="s">
+    <row r="245" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B245" s="9">
+        <v>3011297</v>
+      </c>
+      <c r="C245" s="9" t="s">
+        <v>609</v>
+      </c>
+      <c r="D245" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="E245" s="15" t="s">
         <v>313</v>
       </c>
       <c r="F245" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="246" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="246" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B246" s="10">
-        <v>3006543</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>3009004</v>
+      </c>
+      <c r="C246" s="15" t="s">
+        <v>324</v>
       </c>
       <c r="D246" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E246" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F246" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="247" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="247" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B247" s="10">
-        <v>3006542</v>
+        <v>3010490</v>
       </c>
       <c r="C247" s="10" t="s">
-        <v>316</v>
+        <v>547</v>
       </c>
       <c r="D247" s="11" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E247" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F247" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="248" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>3008198</v>
+    <row r="248" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B248" s="10">
+        <v>3009003</v>
       </c>
       <c r="C248" s="15" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>325</v>
+      </c>
+      <c r="D248" s="11" t="s">
+        <v>70</v>
       </c>
       <c r="E248" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F248" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="249" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D249" s="15" t="s">
+    <row r="249" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B249" s="10">
+        <v>3010489</v>
+      </c>
+      <c r="C249" s="10" t="s">
+        <v>548</v>
+      </c>
+      <c r="D249" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E249" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F249" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="250" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>318</v>
+    <row r="250" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B250" s="10">
+        <v>3008056</v>
+      </c>
+      <c r="C250" s="10" t="s">
+        <v>315</v>
       </c>
       <c r="D250" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E250" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F250" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="251" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>318</v>
+    <row r="251" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B251" s="10">
+        <v>3008055</v>
+      </c>
+      <c r="C251" s="10" t="s">
+        <v>315</v>
       </c>
       <c r="D251" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E251" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F251" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="252" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="252" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B252" s="10">
-        <v>3005567</v>
+        <v>3006543</v>
       </c>
       <c r="C252" s="10" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="D252" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E252" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F252" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="253" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="253" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B253" s="10">
-        <v>723709</v>
+        <v>3006542</v>
       </c>
       <c r="C253" s="10" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="D253" s="11" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E253" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F253" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="254" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>70</v>
+    <row r="254" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B254" s="9">
+        <v>3008198</v>
+      </c>
+      <c r="C254" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="D254" s="15" t="s">
+        <v>68</v>
       </c>
       <c r="E254" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F254" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="255" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="255" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B255" s="9">
-        <v>3008475</v>
+        <v>3008197</v>
       </c>
       <c r="C255" s="15" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="D255" s="15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E255" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F255" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="256" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>3008474</v>
+    <row r="256" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B256" s="15">
+        <v>3007449</v>
       </c>
       <c r="C256" s="15" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>318</v>
+      </c>
+      <c r="D256" s="11" t="s">
+        <v>68</v>
       </c>
       <c r="E256" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F256" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="257" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>322</v>
+    <row r="257" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B257" s="15">
+        <v>3007448</v>
+      </c>
+      <c r="C257" s="15" t="s">
+        <v>318</v>
       </c>
       <c r="D257" s="11" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E257" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F257" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="258" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="258" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B258" s="10">
-        <v>3006448</v>
+        <v>3005567</v>
       </c>
       <c r="C258" s="10" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="D258" s="11" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E258" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F258" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="259" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D259" s="9" t="s">
+    <row r="259" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B259" s="10">
+        <v>723709</v>
+      </c>
+      <c r="C259" s="10" t="s">
+        <v>320</v>
+      </c>
+      <c r="D259" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E259" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F259" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="260" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D260" s="9" t="s">
+    <row r="260" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B260" s="10">
+        <v>723708</v>
+      </c>
+      <c r="C260" s="10" t="s">
+        <v>320</v>
+      </c>
+      <c r="D260" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E260" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F260" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="261" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>3009004</v>
+    <row r="261" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B261" s="9">
+        <v>3008475</v>
       </c>
       <c r="C261" s="15" t="s">
-        <v>324</v>
-[...1 lines deleted...]
-      <c r="D261" s="11" t="s">
+        <v>321</v>
+      </c>
+      <c r="D261" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E261" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F261" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="262" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>3009003</v>
+    <row r="262" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B262" s="9">
+        <v>3008474</v>
       </c>
       <c r="C262" s="15" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="D262" s="11" t="s">
+        <v>321</v>
+      </c>
+      <c r="D262" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E262" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F262" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="263" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D263" s="11" t="s">
+    <row r="263" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B263" s="9">
+        <v>3008853</v>
+      </c>
+      <c r="C263" s="9" t="s">
+        <v>323</v>
+      </c>
+      <c r="D263" s="9" t="s">
         <v>68</v>
       </c>
       <c r="E263" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F263" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="264" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D264" s="11" t="s">
+    <row r="264" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B264" s="9">
+        <v>3008852</v>
+      </c>
+      <c r="C264" s="9" t="s">
+        <v>323</v>
+      </c>
+      <c r="D264" s="9" t="s">
         <v>70</v>
       </c>
       <c r="E264" s="10" t="s">
         <v>313</v>
       </c>
       <c r="F264" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="265" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="265" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B265" s="10">
+        <v>3006449</v>
+      </c>
+      <c r="C265" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="D265" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E265" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="F265" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="266" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B266" s="10">
+        <v>3006448</v>
+      </c>
+      <c r="C266" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="D266" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E266" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="F266" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="267" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B267" s="10">
         <v>720112</v>
       </c>
-      <c r="C265" s="10" t="s">
+      <c r="C267" s="10" t="s">
         <v>326</v>
       </c>
-      <c r="D265" s="11" t="s">
+      <c r="D267" s="11" t="s">
         <v>327</v>
       </c>
-      <c r="E265" s="10" t="s">
+      <c r="E267" s="10" t="s">
         <v>328</v>
       </c>
-      <c r="F265" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B266" s="10">
+      <c r="F267" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="268" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B268" s="10">
         <v>723249</v>
       </c>
-      <c r="C266" s="10" t="s">
+      <c r="C268" s="10" t="s">
         <v>329</v>
-      </c>
-[...32 lines deleted...]
-        <v>331</v>
       </c>
       <c r="D268" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E268" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F268" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="269" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="269" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B269" s="10">
-        <v>837326</v>
+        <v>723248</v>
       </c>
       <c r="C269" s="10" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="D269" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E269" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F269" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="270" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="270" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B270" s="10">
-        <v>720803</v>
+        <v>837334</v>
       </c>
       <c r="C270" s="10" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D270" s="11" t="s">
-        <v>333</v>
+        <v>68</v>
       </c>
       <c r="E270" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F270" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="271" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="271" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B271" s="10">
-        <v>720802</v>
+        <v>837326</v>
       </c>
       <c r="C271" s="10" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D271" s="11" t="s">
-        <v>334</v>
+        <v>70</v>
       </c>
       <c r="E271" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F271" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="272" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="272" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B272" s="10">
-        <v>720363</v>
+        <v>720803</v>
       </c>
       <c r="C272" s="10" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="D272" s="11" t="s">
-        <v>68</v>
+        <v>333</v>
       </c>
       <c r="E272" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F272" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="273" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="273" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B273" s="10">
-        <v>720362</v>
+        <v>720802</v>
       </c>
       <c r="C273" s="10" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="D273" s="11" t="s">
-        <v>70</v>
+        <v>334</v>
       </c>
       <c r="E273" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F273" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="274" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="274" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B274" s="10">
-        <v>722445</v>
+        <v>720363</v>
       </c>
       <c r="C274" s="10" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D274" s="11" t="s">
-        <v>333</v>
+        <v>68</v>
       </c>
       <c r="E274" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F274" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="275" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="275" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B275" s="10">
-        <v>722444</v>
+        <v>720362</v>
       </c>
       <c r="C275" s="10" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D275" s="11" t="s">
-        <v>334</v>
+        <v>70</v>
       </c>
       <c r="E275" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F275" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="276" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="276" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B276" s="10">
-        <v>715040</v>
+        <v>722445</v>
       </c>
       <c r="C276" s="10" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="D276" s="11" t="s">
-        <v>68</v>
+        <v>333</v>
       </c>
       <c r="E276" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F276" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="277" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="277" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B277" s="10">
-        <v>715039</v>
+        <v>722444</v>
       </c>
       <c r="C277" s="10" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="D277" s="11" t="s">
-        <v>70</v>
+        <v>334</v>
       </c>
       <c r="E277" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F277" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="278" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="278" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B278" s="10">
-        <v>3003951</v>
+        <v>715040</v>
       </c>
       <c r="C278" s="10" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D278" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E278" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F278" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="279" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="279" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B279" s="10">
-        <v>3003950</v>
+        <v>715039</v>
       </c>
       <c r="C279" s="10" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D279" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E279" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F279" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="280" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="280" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B280" s="10">
-        <v>723345</v>
+        <v>3003951</v>
       </c>
       <c r="C280" s="10" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D280" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E280" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F280" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="281" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="281" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B281" s="10">
-        <v>723344</v>
+        <v>3003950</v>
       </c>
       <c r="C281" s="10" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D281" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E281" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F281" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="282" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="282" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B282" s="10">
-        <v>720339</v>
+        <v>723345</v>
       </c>
       <c r="C282" s="10" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D282" s="11" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="E282" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F282" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="283" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="283" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B283" s="10">
-        <v>720340</v>
+        <v>723344</v>
       </c>
       <c r="C283" s="10" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D283" s="11" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="E283" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F283" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="284" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="284" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B284" s="10">
-        <v>722954</v>
+        <v>720339</v>
       </c>
       <c r="C284" s="10" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="D284" s="11" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="E284" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F284" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="285" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="285" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B285" s="10">
-        <v>722953</v>
+        <v>720340</v>
       </c>
       <c r="C285" s="10" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="D285" s="11" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="E285" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F285" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="286" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="286" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B286" s="10">
-        <v>721162</v>
+        <v>722954</v>
       </c>
       <c r="C286" s="10" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D286" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E286" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F286" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="287" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="287" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B287" s="10">
-        <v>721161</v>
+        <v>722953</v>
       </c>
       <c r="C287" s="10" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D287" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E287" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F287" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="288" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="288" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B288" s="10">
-        <v>722447</v>
+        <v>721162</v>
       </c>
       <c r="C288" s="10" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D288" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E288" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F288" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="289" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="289" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B289" s="10">
-        <v>722446</v>
+        <v>721161</v>
       </c>
       <c r="C289" s="10" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D289" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E289" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F289" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="290" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="290" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B290" s="10">
-        <v>722729</v>
+        <v>722447</v>
       </c>
       <c r="C290" s="10" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D290" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E290" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F290" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="291" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="291" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B291" s="10">
-        <v>722728</v>
+        <v>722446</v>
       </c>
       <c r="C291" s="10" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D291" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E291" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F291" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="292" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="292" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B292" s="10">
+        <v>722729</v>
+      </c>
+      <c r="C292" s="10" t="s">
+        <v>344</v>
+      </c>
+      <c r="D292" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E292" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="F292" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="293" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B293" s="10">
+        <v>722728</v>
+      </c>
+      <c r="C293" s="10" t="s">
+        <v>344</v>
+      </c>
+      <c r="D293" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E293" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="F293" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="294" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B294" s="10">
         <v>868590</v>
       </c>
-      <c r="C292" s="10" t="s">
+      <c r="C294" s="10" t="s">
         <v>345</v>
       </c>
-      <c r="D292" s="11" t="s">
+      <c r="D294" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="E292" s="10" t="s">
+      <c r="E294" s="10" t="s">
         <v>346</v>
       </c>
-      <c r="F292" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B293" s="10">
+      <c r="F294" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="295" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B295" s="10">
         <v>3005273</v>
       </c>
-      <c r="C293" s="10" t="s">
+      <c r="C295" s="10" t="s">
         <v>347</v>
       </c>
-      <c r="D293" s="11" t="s">
+      <c r="D295" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="E293" s="10" t="s">
+      <c r="E295" s="10" t="s">
         <v>346</v>
       </c>
-      <c r="F293" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B294" s="10">
+      <c r="F295" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="296" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B296" s="10">
         <v>706121</v>
       </c>
-      <c r="C294" s="10" t="s">
+      <c r="C296" s="10" t="s">
         <v>348</v>
       </c>
-      <c r="D294" s="11" t="s">
+      <c r="D296" s="11" t="s">
         <v>86</v>
       </c>
-      <c r="E294" s="10" t="s">
+      <c r="E296" s="10" t="s">
         <v>349</v>
       </c>
-      <c r="F294" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B295" s="10">
+      <c r="F296" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="297" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B297" s="10">
         <v>706135</v>
       </c>
-      <c r="C295" s="10" t="s">
+      <c r="C297" s="10" t="s">
         <v>348</v>
       </c>
-      <c r="D295" s="11" t="s">
+      <c r="D297" s="11" t="s">
         <v>65</v>
       </c>
-      <c r="E295" s="10" t="s">
+      <c r="E297" s="10" t="s">
         <v>349</v>
       </c>
-      <c r="F295" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B296" s="10">
+      <c r="F297" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="298" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B298" s="10">
         <v>711684</v>
       </c>
-      <c r="C296" s="10" t="s">
+      <c r="C298" s="10" t="s">
         <v>350</v>
       </c>
-      <c r="D296" s="11" t="s">
+      <c r="D298" s="11" t="s">
         <v>351</v>
       </c>
-      <c r="E296" s="10" t="s">
+      <c r="E298" s="10" t="s">
         <v>352</v>
       </c>
-      <c r="F296" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B297" s="10">
+      <c r="F298" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="299" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B299" s="10">
         <v>711678</v>
       </c>
-      <c r="C297" s="10" t="s">
+      <c r="C299" s="10" t="s">
         <v>350</v>
       </c>
-      <c r="D297" s="11" t="s">
+      <c r="D299" s="11" t="s">
         <v>353</v>
       </c>
-      <c r="E297" s="10" t="s">
+      <c r="E299" s="10" t="s">
         <v>352</v>
       </c>
-      <c r="F297" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B298" s="10">
+      <c r="F299" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="300" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B300" s="10">
         <v>704128</v>
       </c>
-      <c r="C298" s="10" t="s">
+      <c r="C300" s="10" t="s">
         <v>354</v>
       </c>
-      <c r="D298" s="11" t="s">
+      <c r="D300" s="11" t="s">
         <v>355</v>
       </c>
-      <c r="E298" s="10" t="s">
+      <c r="E300" s="10" t="s">
         <v>356</v>
       </c>
-      <c r="F298" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B299" s="10">
+      <c r="F300" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="301" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B301" s="10">
         <v>722546</v>
       </c>
-      <c r="C299" s="10" t="s">
+      <c r="C301" s="10" t="s">
         <v>357</v>
       </c>
-      <c r="D299" s="11" t="s">
+      <c r="D301" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="E299" s="10" t="s">
+      <c r="E301" s="10" t="s">
         <v>358</v>
       </c>
-      <c r="F299" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B300" s="10">
+      <c r="F301" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="302" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B302" s="10">
         <v>810487</v>
       </c>
-      <c r="C300" s="10" t="s">
+      <c r="C302" s="10" t="s">
         <v>359</v>
       </c>
-      <c r="D300" s="11" t="s">
+      <c r="D302" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="E300" s="10" t="s">
+      <c r="E302" s="10" t="s">
         <v>360</v>
       </c>
-      <c r="F300" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B301" s="10">
+      <c r="F302" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="303" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B303" s="10">
         <v>723727</v>
-      </c>
-[...32 lines deleted...]
-        <v>723726</v>
       </c>
       <c r="C303" s="10" t="s">
         <v>361</v>
       </c>
       <c r="D303" s="11" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="E303" s="10" t="s">
         <v>363</v>
       </c>
       <c r="F303" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="304" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="304" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B304" s="10">
-        <v>714433</v>
+        <v>723728</v>
       </c>
       <c r="C304" s="10" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="D304" s="11" t="s">
-        <v>362</v>
+        <v>11</v>
       </c>
       <c r="E304" s="10" t="s">
         <v>363</v>
       </c>
       <c r="F304" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="305" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="305" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B305" s="10">
-        <v>714434</v>
+        <v>723726</v>
       </c>
       <c r="C305" s="10" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="D305" s="11" t="s">
-        <v>11</v>
+        <v>364</v>
       </c>
       <c r="E305" s="10" t="s">
         <v>363</v>
       </c>
       <c r="F305" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="306" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="306" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B306" s="10">
-        <v>714432</v>
+        <v>714433</v>
       </c>
       <c r="C306" s="10" t="s">
         <v>365</v>
       </c>
       <c r="D306" s="11" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="E306" s="10" t="s">
         <v>363</v>
       </c>
       <c r="F306" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="307" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="307" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B307" s="10">
-        <v>710620</v>
+        <v>714434</v>
       </c>
       <c r="C307" s="10" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D307" s="11" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="E307" s="10" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="F307" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="308" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="308" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B308" s="10">
-        <v>710621</v>
+        <v>714432</v>
       </c>
       <c r="C308" s="10" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D308" s="11" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="E308" s="10" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="F308" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="309" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="309" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B309" s="10">
-        <v>3004756</v>
+        <v>3010211</v>
       </c>
       <c r="C309" s="10" t="s">
-        <v>369</v>
-[...1 lines deleted...]
-      <c r="D309" s="11" t="s">
+        <v>549</v>
+      </c>
+      <c r="D309" s="10" t="s">
         <v>70</v>
       </c>
       <c r="E309" s="10" t="s">
         <v>367</v>
       </c>
       <c r="F309" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="310" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="310" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B310" s="10">
-        <v>3004757</v>
+        <v>3010212</v>
       </c>
       <c r="C310" s="10" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="D310" s="11" t="s">
+        <v>549</v>
+      </c>
+      <c r="D310" s="10" t="s">
         <v>368</v>
       </c>
       <c r="E310" s="10" t="s">
         <v>367</v>
       </c>
       <c r="F310" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="311" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="311" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B311" s="10">
-        <v>3003702</v>
+        <v>710620</v>
       </c>
       <c r="C311" s="10" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="D311" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E311" s="10" t="s">
         <v>367</v>
       </c>
       <c r="F311" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="312" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="312" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B312" s="10">
-        <v>3003703</v>
+        <v>710621</v>
       </c>
       <c r="C312" s="10" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="D312" s="11" t="s">
         <v>368</v>
       </c>
       <c r="E312" s="10" t="s">
         <v>367</v>
       </c>
       <c r="F312" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="313" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="313" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B313" s="10">
-        <v>3003505</v>
+        <v>3004756</v>
       </c>
       <c r="C313" s="10" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="D313" s="11" t="s">
         <v>70</v>
       </c>
       <c r="E313" s="10" t="s">
         <v>367</v>
       </c>
       <c r="F313" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="314" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="314" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B314" s="10">
-        <v>3010211</v>
+        <v>3004757</v>
       </c>
       <c r="C314" s="10" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>370</v>
+      </c>
+      <c r="D314" s="11" t="s">
+        <v>368</v>
       </c>
       <c r="E314" s="10" t="s">
         <v>367</v>
       </c>
       <c r="F314" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="315" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="315" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B315" s="10">
-        <v>3010212</v>
+        <v>3003702</v>
       </c>
       <c r="C315" s="10" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>371</v>
+      </c>
+      <c r="D315" s="11" t="s">
+        <v>70</v>
       </c>
       <c r="E315" s="10" t="s">
         <v>367</v>
       </c>
       <c r="F315" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="316" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="316" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B316" s="10">
+        <v>3003703</v>
+      </c>
+      <c r="C316" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D316" s="11" t="s">
+        <v>368</v>
+      </c>
+      <c r="E316" s="10" t="s">
+        <v>367</v>
+      </c>
+      <c r="F316" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="317" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B317" s="10">
+        <v>3003505</v>
+      </c>
+      <c r="C317" s="10" t="s">
+        <v>372</v>
+      </c>
+      <c r="D317" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E317" s="10" t="s">
+        <v>367</v>
+      </c>
+      <c r="F317" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="318" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B318" s="10">
         <v>3008077</v>
-      </c>
-[...32 lines deleted...]
-        <v>3008089</v>
       </c>
       <c r="C318" s="10" t="s">
         <v>373</v>
       </c>
       <c r="D318" s="10" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="E318" s="10" t="s">
         <v>374</v>
       </c>
       <c r="F318" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="319" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="319" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B319" s="10">
-        <v>3008087</v>
+        <v>3008088</v>
       </c>
       <c r="C319" s="10" t="s">
         <v>373</v>
       </c>
       <c r="D319" s="10" t="s">
-        <v>65</v>
+        <v>295</v>
       </c>
       <c r="E319" s="10" t="s">
         <v>374</v>
       </c>
       <c r="F319" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="320" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="320" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B320" s="10">
+        <v>3008089</v>
+      </c>
+      <c r="C320" s="10" t="s">
+        <v>373</v>
+      </c>
+      <c r="D320" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E320" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="F320" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="321" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B321" s="10">
+        <v>3008087</v>
+      </c>
+      <c r="C321" s="10" t="s">
+        <v>373</v>
+      </c>
+      <c r="D321" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="E321" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="F321" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="322" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B322" s="10">
         <v>898175</v>
       </c>
-      <c r="C320" s="10" t="s">
+      <c r="C322" s="10" t="s">
         <v>375</v>
       </c>
-      <c r="D320" s="11" t="s">
+      <c r="D322" s="11" t="s">
         <v>68</v>
-      </c>
-[...32 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E322" s="10" t="s">
         <v>376</v>
       </c>
       <c r="F322" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="323" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="323" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B323" s="10">
-        <v>3000528</v>
+        <v>898171</v>
       </c>
       <c r="C323" s="10" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="D323" s="11" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="E323" s="10" t="s">
         <v>376</v>
       </c>
       <c r="F323" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="324" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D324" s="11" t="s">
+    <row r="324" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B324" s="9">
+        <v>3009300</v>
+      </c>
+      <c r="C324" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="D324" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E324" s="10" t="s">
         <v>376</v>
       </c>
       <c r="F324" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="325" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="325" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B325" s="10">
-        <v>721609</v>
+        <v>3009233</v>
       </c>
       <c r="C325" s="10" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="D325" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E325" s="10" t="s">
         <v>376</v>
       </c>
       <c r="F325" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="326" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="326" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B326" s="10">
-        <v>721610</v>
+        <v>3009234</v>
       </c>
       <c r="C326" s="10" t="s">
-        <v>379</v>
-[...1 lines deleted...]
-      <c r="D326" s="11" t="s">
+        <v>381</v>
+      </c>
+      <c r="D326" s="10" t="s">
         <v>36</v>
       </c>
       <c r="E326" s="10" t="s">
         <v>376</v>
       </c>
       <c r="F326" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="327" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D327" s="9" t="s">
+    <row r="327" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B327" s="10">
+        <v>721806</v>
+      </c>
+      <c r="C327" s="10" t="s">
+        <v>377</v>
+      </c>
+      <c r="D327" s="11" t="s">
         <v>36</v>
       </c>
       <c r="E327" s="10" t="s">
         <v>376</v>
       </c>
       <c r="F327" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="328" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="328" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B328" s="10">
-        <v>3009233</v>
+        <v>3000528</v>
       </c>
       <c r="C328" s="10" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="D328" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E328" s="10" t="s">
         <v>376</v>
       </c>
       <c r="F328" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="329" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="329" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B329" s="10">
-        <v>3009234</v>
+        <v>3000529</v>
       </c>
       <c r="C329" s="10" t="s">
-        <v>381</v>
-[...1 lines deleted...]
-      <c r="D329" s="10" t="s">
+        <v>378</v>
+      </c>
+      <c r="D329" s="11" t="s">
         <v>36</v>
       </c>
       <c r="E329" s="10" t="s">
         <v>376</v>
       </c>
       <c r="F329" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="330" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="330" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B330" s="10">
+        <v>721609</v>
+      </c>
+      <c r="C330" s="10" t="s">
+        <v>379</v>
+      </c>
+      <c r="D330" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E330" s="10" t="s">
+        <v>376</v>
+      </c>
+      <c r="F330" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="331" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B331" s="10">
+        <v>721610</v>
+      </c>
+      <c r="C331" s="10" t="s">
+        <v>379</v>
+      </c>
+      <c r="D331" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="E331" s="10" t="s">
+        <v>376</v>
+      </c>
+      <c r="F331" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="332" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B332" s="10">
         <v>708000</v>
       </c>
-      <c r="C330" s="10" t="s">
+      <c r="C332" s="10" t="s">
         <v>382</v>
-      </c>
-[...32 lines deleted...]
-        <v>385</v>
       </c>
       <c r="D332" s="11" t="s">
         <v>28</v>
       </c>
       <c r="E332" s="10" t="s">
         <v>383</v>
       </c>
       <c r="F332" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="333" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="333" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B333" s="10">
-        <v>3009089</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>708001</v>
+      </c>
+      <c r="C333" s="10" t="s">
+        <v>384</v>
       </c>
       <c r="D333" s="11" t="s">
-        <v>387</v>
+        <v>28</v>
       </c>
       <c r="E333" s="10" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="F333" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="334" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="334" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B334" s="10">
+        <v>707999</v>
+      </c>
+      <c r="C334" s="10" t="s">
+        <v>385</v>
+      </c>
+      <c r="D334" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="E334" s="10" t="s">
+        <v>383</v>
+      </c>
+      <c r="F334" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="335" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B335" s="10">
         <v>723836</v>
       </c>
-      <c r="C334" s="10" t="s">
+      <c r="C335" s="10" t="s">
         <v>389</v>
-      </c>
-[...15 lines deleted...]
-        <v>391</v>
       </c>
       <c r="D335" s="11" t="s">
         <v>390</v>
       </c>
       <c r="E335" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F335" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="336" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="336" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B336" s="10">
-        <v>3004296</v>
+        <v>3005593</v>
       </c>
       <c r="C336" s="10" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="D336" s="11" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E336" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F336" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="337" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="337" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B337" s="10">
-        <v>722770</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>3009089</v>
+      </c>
+      <c r="C337" s="15" t="s">
+        <v>386</v>
       </c>
       <c r="D337" s="11" t="s">
         <v>387</v>
       </c>
       <c r="E337" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F337" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="338" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="338" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B338" s="10">
-        <v>721141</v>
+        <v>3009572</v>
       </c>
       <c r="C338" s="10" t="s">
-        <v>394</v>
+        <v>408</v>
       </c>
       <c r="D338" s="11" t="s">
         <v>390</v>
       </c>
       <c r="E338" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F338" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="339" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="339" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B339" s="10">
-        <v>3003719</v>
+        <v>3004296</v>
       </c>
       <c r="C339" s="10" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="D339" s="11" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="E339" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F339" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="340" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="340" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B340" s="10">
-        <v>721512</v>
+        <v>722770</v>
       </c>
       <c r="C340" s="10" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="D340" s="11" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="E340" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F340" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="341" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="341" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B341" s="10">
-        <v>722714</v>
+        <v>721141</v>
       </c>
       <c r="C341" s="10" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="D341" s="11" t="s">
         <v>390</v>
       </c>
       <c r="E341" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F341" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="342" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="342" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B342" s="10">
-        <v>3003772</v>
+        <v>3003719</v>
       </c>
       <c r="C342" s="10" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="D342" s="11" t="s">
         <v>390</v>
       </c>
       <c r="E342" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F342" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="343" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="343" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B343" s="10">
-        <v>3004929</v>
+        <v>721512</v>
       </c>
       <c r="C343" s="10" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="D343" s="11" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E343" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F343" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="344" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="344" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B344" s="10">
-        <v>3002381</v>
+        <v>722714</v>
       </c>
       <c r="C344" s="10" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="D344" s="11" t="s">
         <v>390</v>
       </c>
       <c r="E344" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F344" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="345" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="345" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B345" s="10">
-        <v>3004431</v>
+        <v>3008467</v>
       </c>
       <c r="C345" s="10" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="D345" s="11" t="s">
         <v>387</v>
       </c>
       <c r="E345" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F345" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="346" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="346" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B346" s="10">
-        <v>3003818</v>
+        <v>3003772</v>
       </c>
       <c r="C346" s="10" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="D346" s="11" t="s">
         <v>390</v>
       </c>
       <c r="E346" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F346" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="347" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="347" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B347" s="10">
-        <v>700464</v>
+        <v>3004929</v>
       </c>
       <c r="C347" s="10" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>399</v>
+      </c>
+      <c r="D347" s="11" t="s">
+        <v>387</v>
       </c>
       <c r="E347" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F347" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="348" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="348" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B348" s="10">
-        <v>708873</v>
+        <v>3002381</v>
       </c>
       <c r="C348" s="10" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>400</v>
+      </c>
+      <c r="D348" s="17" t="s">
+        <v>390</v>
       </c>
       <c r="E348" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F348" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="349" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="349" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B349" s="10">
-        <v>700466</v>
+        <v>3004431</v>
       </c>
       <c r="C349" s="10" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="D349" s="11" t="s">
-        <v>405</v>
+        <v>387</v>
       </c>
       <c r="E349" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F349" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="350" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="350" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B350" s="10">
-        <v>3008467</v>
+        <v>3003818</v>
       </c>
       <c r="C350" s="10" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="D350" s="11" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E350" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F350" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="351" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>387</v>
+    <row r="351" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B351" s="10">
+        <v>700464</v>
+      </c>
+      <c r="C351" s="10" t="s">
+        <v>403</v>
+      </c>
+      <c r="D351" s="11" t="s">
+        <v>390</v>
       </c>
       <c r="E351" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F351" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="352" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="352" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B352" s="10">
-        <v>3009572</v>
+        <v>708873</v>
       </c>
       <c r="C352" s="10" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="D352" s="11" t="s">
-        <v>390</v>
+        <v>404</v>
       </c>
       <c r="E352" s="10" t="s">
         <v>388</v>
       </c>
       <c r="F352" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="353" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="353" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B353" s="10">
+        <v>700466</v>
+      </c>
+      <c r="C353" s="10" t="s">
+        <v>403</v>
+      </c>
+      <c r="D353" s="11" t="s">
+        <v>405</v>
+      </c>
+      <c r="E353" s="10" t="s">
+        <v>388</v>
+      </c>
+      <c r="F353" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="354" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B354" s="9">
+        <v>898507</v>
+      </c>
+      <c r="C354" s="15" t="s">
+        <v>407</v>
+      </c>
+      <c r="D354" s="15" t="s">
+        <v>387</v>
+      </c>
+      <c r="E354" s="10" t="s">
+        <v>388</v>
+      </c>
+      <c r="F354" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="355" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B355" s="10">
         <v>722117</v>
       </c>
-      <c r="C353" s="10" t="s">
+      <c r="C355" s="10" t="s">
         <v>409</v>
-      </c>
-[...32 lines deleted...]
-        <v>412</v>
       </c>
       <c r="D355" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E355" s="10" t="s">
         <v>410</v>
       </c>
       <c r="F355" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="356" spans="2:6" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="356" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B356" s="10">
-        <v>3007453</v>
+        <v>722967</v>
       </c>
       <c r="C356" s="10" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="D356" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E356" s="10" t="s">
         <v>410</v>
       </c>
       <c r="F356" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="357" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="357" spans="2:6" ht="12.65" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B357" s="10">
-        <v>722058</v>
+        <v>705592</v>
       </c>
       <c r="C357" s="10" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="D357" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E357" s="10" t="s">
         <v>410</v>
       </c>
       <c r="F357" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="358" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="358" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B358" s="10">
-        <v>722059</v>
+        <v>3007453</v>
       </c>
       <c r="C358" s="10" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="D358" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E358" s="10" t="s">
         <v>410</v>
       </c>
       <c r="F358" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="359" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="359" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B359" s="10">
-        <v>721208</v>
+        <v>722058</v>
       </c>
       <c r="C359" s="10" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="D359" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E359" s="10" t="s">
         <v>410</v>
       </c>
       <c r="F359" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="360" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="360" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B360" s="10">
-        <v>3005797</v>
+        <v>722059</v>
       </c>
       <c r="C360" s="10" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="D360" s="11" t="s">
         <v>68</v>
       </c>
       <c r="E360" s="10" t="s">
         <v>410</v>
       </c>
       <c r="F360" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="361" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="361" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B361" s="10">
-        <v>3008858</v>
+        <v>721208</v>
       </c>
       <c r="C361" s="10" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>420</v>
+        <v>416</v>
+      </c>
+      <c r="D361" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E361" s="10" t="s">
+        <v>410</v>
       </c>
       <c r="F361" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="362" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="362" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B362" s="10">
-        <v>3008857</v>
+        <v>3005797</v>
       </c>
       <c r="C362" s="10" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>420</v>
+        <v>417</v>
+      </c>
+      <c r="D362" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E362" s="10" t="s">
+        <v>410</v>
       </c>
       <c r="F362" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="363" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="363" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B363" s="10">
-        <v>3009662</v>
+        <v>717637</v>
       </c>
       <c r="C363" s="10" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="D363" s="11" t="s">
         <v>419</v>
       </c>
       <c r="E363" s="15" t="s">
         <v>420</v>
       </c>
       <c r="F363" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="364" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="364" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B364" s="10">
-        <v>3009661</v>
+        <v>717636</v>
       </c>
       <c r="C364" s="10" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D364" s="11" t="s">
         <v>422</v>
       </c>
       <c r="E364" s="15" t="s">
         <v>420</v>
       </c>
       <c r="F364" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="365" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="365" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B365" s="10">
-        <v>717637</v>
+        <v>3000955</v>
       </c>
       <c r="C365" s="10" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D365" s="11" t="s">
         <v>419</v>
       </c>
       <c r="E365" s="15" t="s">
         <v>420</v>
       </c>
       <c r="F365" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="366" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="366" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B366" s="10">
-        <v>717636</v>
+        <v>3000953</v>
       </c>
       <c r="C366" s="10" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="D366" s="11" t="s">
         <v>422</v>
       </c>
       <c r="E366" s="15" t="s">
         <v>420</v>
       </c>
       <c r="F366" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="367" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="367" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B367" s="10">
-        <v>3000955</v>
+        <v>3009662</v>
       </c>
       <c r="C367" s="10" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="D367" s="11" t="s">
         <v>419</v>
       </c>
       <c r="E367" s="15" t="s">
         <v>420</v>
       </c>
       <c r="F367" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="368" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="368" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B368" s="10">
-        <v>3000953</v>
+        <v>3009661</v>
       </c>
       <c r="C368" s="10" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="D368" s="11" t="s">
         <v>422</v>
       </c>
       <c r="E368" s="15" t="s">
         <v>420</v>
       </c>
       <c r="F368" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="369" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B369" s="9">
+    <row r="369" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B369" s="10">
+        <v>3008858</v>
+      </c>
+      <c r="C369" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="D369" s="15" t="s">
+        <v>419</v>
+      </c>
+      <c r="E369" s="15" t="s">
+        <v>420</v>
+      </c>
+      <c r="F369" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="370" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B370" s="10">
+        <v>3008857</v>
+      </c>
+      <c r="C370" s="10" t="s">
+        <v>421</v>
+      </c>
+      <c r="D370" s="15" t="s">
+        <v>422</v>
+      </c>
+      <c r="E370" s="15" t="s">
+        <v>420</v>
+      </c>
+      <c r="F370" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="371" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B371" s="10">
+        <v>3010959</v>
+      </c>
+      <c r="C371" s="10" t="s">
+        <v>605</v>
+      </c>
+      <c r="D371" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="E371" s="15" t="s">
+        <v>430</v>
+      </c>
+      <c r="F371" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="372" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B372" s="10">
+        <v>3010958</v>
+      </c>
+      <c r="C372" s="10" t="s">
+        <v>606</v>
+      </c>
+      <c r="D372" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="E372" s="15" t="s">
+        <v>430</v>
+      </c>
+      <c r="F372" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="373" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B373" s="9">
         <v>3006456</v>
       </c>
-      <c r="C369" s="9" t="s">
+      <c r="C373" s="9" t="s">
         <v>428</v>
       </c>
-      <c r="D369" s="19" t="s">
+      <c r="D373" s="19" t="s">
         <v>429</v>
       </c>
-      <c r="E369" s="9" t="s">
+      <c r="E373" s="9" t="s">
         <v>430</v>
       </c>
-      <c r="F369" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B370" s="10">
+      <c r="F373" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="374" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B374" s="10">
         <v>3006455</v>
       </c>
-      <c r="C370" s="10" t="s">
+      <c r="C374" s="10" t="s">
         <v>431</v>
       </c>
-      <c r="D370" s="19" t="s">
+      <c r="D374" s="19" t="s">
         <v>179</v>
       </c>
-      <c r="E370" s="9" t="s">
+      <c r="E374" s="9" t="s">
         <v>430</v>
       </c>
-      <c r="F370" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B371" s="9">
+      <c r="F374" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="375" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B375" s="9">
         <v>3004735</v>
       </c>
-      <c r="C371" s="9" t="s">
+      <c r="C375" s="9" t="s">
         <v>432</v>
       </c>
-      <c r="D371" s="9" t="s">
+      <c r="D375" s="9" t="s">
         <v>429</v>
       </c>
-      <c r="E371" s="9" t="s">
+      <c r="E375" s="9" t="s">
         <v>430</v>
       </c>
-      <c r="F371" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B372" s="9">
+      <c r="F375" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="376" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B376" s="9">
         <v>3004733</v>
       </c>
-      <c r="C372" s="9" t="s">
+      <c r="C376" s="9" t="s">
         <v>433</v>
       </c>
-      <c r="D372" s="9" t="s">
+      <c r="D376" s="9" t="s">
         <v>179</v>
       </c>
-      <c r="E372" s="9" t="s">
+      <c r="E376" s="9" t="s">
         <v>430</v>
       </c>
-      <c r="F372" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B373" s="10">
+      <c r="F376" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="377" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B377" s="10">
         <v>717791</v>
       </c>
-      <c r="C373" s="10" t="s">
+      <c r="C377" s="10" t="s">
         <v>434</v>
       </c>
-      <c r="D373" s="11" t="s">
+      <c r="D377" s="11" t="s">
         <v>419</v>
-      </c>
-[...66 lines deleted...]
-        <v>197</v>
       </c>
       <c r="E377" s="10" t="s">
         <v>435</v>
       </c>
       <c r="F377" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="378" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>419</v>
+    <row r="378" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B378" s="10">
+        <v>717788</v>
+      </c>
+      <c r="C378" s="10" t="s">
+        <v>434</v>
+      </c>
+      <c r="D378" s="11" t="s">
+        <v>197</v>
       </c>
       <c r="E378" s="10" t="s">
         <v>435</v>
       </c>
       <c r="F378" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="379" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D379" s="9" t="s">
+    <row r="379" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B379" s="10">
+        <v>717790</v>
+      </c>
+      <c r="C379" s="10" t="s">
+        <v>434</v>
+      </c>
+      <c r="D379" s="11" t="s">
         <v>422</v>
       </c>
       <c r="E379" s="10" t="s">
         <v>435</v>
       </c>
       <c r="F379" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="380" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D380" s="11" t="s">
+    <row r="380" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B380" s="9">
+        <v>3008816</v>
+      </c>
+      <c r="C380" s="9" t="s">
+        <v>438</v>
+      </c>
+      <c r="D380" s="9" t="s">
         <v>419</v>
       </c>
       <c r="E380" s="10" t="s">
         <v>435</v>
       </c>
       <c r="F380" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="381" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="381" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B381" s="9">
+        <v>3008817</v>
+      </c>
+      <c r="C381" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="D381" s="9" t="s">
+        <v>422</v>
+      </c>
+      <c r="E381" s="10" t="s">
+        <v>435</v>
+      </c>
+      <c r="F381" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="382" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B382" s="10">
+        <v>3008149</v>
+      </c>
+      <c r="C382" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="D382" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="E382" s="10" t="s">
+        <v>435</v>
+      </c>
+      <c r="F382" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="383" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B383" s="10">
+        <v>3008148</v>
+      </c>
+      <c r="C383" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D383" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="E383" s="10" t="s">
+        <v>435</v>
+      </c>
+      <c r="F383" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="384" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B384" s="9">
         <v>3009463</v>
       </c>
-      <c r="C381" s="9" t="s">
+      <c r="C384" s="9" t="s">
         <v>441</v>
       </c>
-      <c r="D381" s="12" t="s">
+      <c r="D384" s="12" t="s">
         <v>419</v>
       </c>
-      <c r="E381" s="9" t="s">
+      <c r="E384" s="9" t="s">
         <v>435</v>
       </c>
-      <c r="F381" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B382" s="9">
+      <c r="F384" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="385" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B385" s="9">
         <v>3009462</v>
       </c>
-      <c r="C382" s="9" t="s">
+      <c r="C385" s="9" t="s">
         <v>442</v>
       </c>
-      <c r="D382" s="12" t="s">
+      <c r="D385" s="12" t="s">
         <v>197</v>
       </c>
-      <c r="E382" s="9" t="s">
+      <c r="E385" s="9" t="s">
         <v>435</v>
       </c>
-      <c r="F382" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B383" s="10">
+      <c r="F385" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="386" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B386" s="10">
+        <v>3008708</v>
+      </c>
+      <c r="C386" s="15" t="s">
+        <v>440</v>
+      </c>
+      <c r="D386" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="E386" s="10" t="s">
+        <v>435</v>
+      </c>
+      <c r="F386" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="387" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B387" s="10">
         <v>701111</v>
       </c>
-      <c r="C383" s="10" t="s">
+      <c r="C387" s="10" t="s">
         <v>443</v>
       </c>
-      <c r="D383" s="11" t="s">
+      <c r="D387" s="11" t="s">
         <v>444</v>
       </c>
-      <c r="E383" s="10" t="s">
+      <c r="E387" s="10" t="s">
         <v>445</v>
       </c>
-      <c r="F383" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B384" s="10">
+      <c r="F387" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="388" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B388" s="10">
         <v>701112</v>
       </c>
-      <c r="C384" s="10" t="s">
+      <c r="C388" s="10" t="s">
         <v>443</v>
       </c>
-      <c r="D384" s="11" t="s">
+      <c r="D388" s="11" t="s">
         <v>446</v>
       </c>
-      <c r="E384" s="10" t="s">
+      <c r="E388" s="10" t="s">
         <v>445</v>
       </c>
-      <c r="F384" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B385" s="10">
+      <c r="F388" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="389" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B389" s="10">
         <v>705611</v>
       </c>
-      <c r="C385" s="10" t="s">
+      <c r="C389" s="10" t="s">
         <v>447</v>
       </c>
-      <c r="D385" s="11" t="s">
+      <c r="D389" s="11" t="s">
         <v>448</v>
       </c>
-      <c r="E385" s="10" t="s">
+      <c r="E389" s="10" t="s">
         <v>449</v>
       </c>
-      <c r="F385" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B386" s="10">
+      <c r="F389" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="390" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B390" s="10">
         <v>3004875</v>
       </c>
-      <c r="C386" s="10" t="s">
+      <c r="C390" s="10" t="s">
         <v>450</v>
       </c>
-      <c r="D386" s="11" t="s">
+      <c r="D390" s="11" t="s">
         <v>56</v>
       </c>
-      <c r="E386" s="10" t="s">
+      <c r="E390" s="10" t="s">
         <v>451</v>
       </c>
-      <c r="F386" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B387" s="10">
+      <c r="F390" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="391" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B391" s="9">
+        <v>3009851</v>
+      </c>
+      <c r="C391" s="9" t="s">
+        <v>453</v>
+      </c>
+      <c r="D391" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E391" s="9" t="s">
+        <v>451</v>
+      </c>
+      <c r="F391" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="392" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B392" s="10">
         <v>701388</v>
       </c>
-      <c r="C387" s="10" t="s">
+      <c r="C392" s="10" t="s">
         <v>452</v>
       </c>
-      <c r="D387" s="11" t="s">
+      <c r="D392" s="11" t="s">
         <v>56</v>
       </c>
-      <c r="E387" s="10" t="s">
+      <c r="E392" s="10" t="s">
         <v>451</v>
       </c>
-      <c r="F387" s="9" t="s">
-[...21 lines deleted...]
-      <c r="B389" s="10">
+      <c r="F392" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="393" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B393" s="10">
         <v>3002705</v>
       </c>
-      <c r="C389" s="10" t="s">
+      <c r="C393" s="10" t="s">
         <v>454</v>
       </c>
-      <c r="D389" s="11" t="s">
+      <c r="D393" s="11" t="s">
         <v>455</v>
-      </c>
-[...66 lines deleted...]
-        <v>461</v>
       </c>
       <c r="E393" s="10" t="s">
         <v>456</v>
       </c>
       <c r="F393" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="394" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="394" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B394" s="10">
-        <v>718469</v>
+        <v>3002704</v>
       </c>
       <c r="C394" s="10" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="D394" s="11" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="E394" s="10" t="s">
         <v>456</v>
       </c>
       <c r="F394" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="395" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="395" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B395" s="10">
-        <v>718472</v>
+        <v>3002703</v>
       </c>
       <c r="C395" s="10" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="D395" s="11" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="E395" s="10" t="s">
         <v>456</v>
       </c>
       <c r="F395" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="396" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="396" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B396" s="10">
-        <v>718470</v>
+        <v>3002702</v>
       </c>
       <c r="C396" s="10" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="D396" s="11" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="E396" s="10" t="s">
         <v>456</v>
       </c>
       <c r="F396" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="397" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="397" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
       <c r="B397" s="10">
+        <v>718471</v>
+      </c>
+      <c r="C397" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D397" s="11" t="s">
+        <v>461</v>
+      </c>
+      <c r="E397" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="F397" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="398" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B398" s="10">
+        <v>718469</v>
+      </c>
+      <c r="C398" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D398" s="11" t="s">
+        <v>462</v>
+      </c>
+      <c r="E398" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="F398" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="399" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B399" s="10">
+        <v>718472</v>
+      </c>
+      <c r="C399" s="10" t="s">
+        <v>463</v>
+      </c>
+      <c r="D399" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="E399" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="F399" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="400" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B400" s="10">
+        <v>718470</v>
+      </c>
+      <c r="C400" s="10" t="s">
+        <v>463</v>
+      </c>
+      <c r="D400" s="11" t="s">
+        <v>465</v>
+      </c>
+      <c r="E400" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="F400" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="401" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B401" s="10">
         <v>723051</v>
-      </c>
-[...66 lines deleted...]
-        <v>723050</v>
       </c>
       <c r="C401" s="10" t="s">
         <v>466</v>
       </c>
       <c r="D401" s="11" t="s">
-        <v>149</v>
+        <v>68</v>
       </c>
       <c r="E401" s="10" t="s">
         <v>467</v>
       </c>
       <c r="F401" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="402" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="402" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B402" s="10">
-        <v>723024</v>
+        <v>723052</v>
       </c>
       <c r="C402" s="10" t="s">
         <v>466</v>
       </c>
       <c r="D402" s="11" t="s">
-        <v>364</v>
+        <v>145</v>
       </c>
       <c r="E402" s="10" t="s">
         <v>467</v>
       </c>
       <c r="F402" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="403" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="403" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B403" s="10">
+        <v>723048</v>
+      </c>
+      <c r="C403" s="10" t="s">
+        <v>466</v>
+      </c>
+      <c r="D403" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="E403" s="10" t="s">
+        <v>467</v>
+      </c>
+      <c r="F403" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="404" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B404" s="10">
+        <v>723049</v>
+      </c>
+      <c r="C404" s="10" t="s">
+        <v>466</v>
+      </c>
+      <c r="D404" s="11" t="s">
+        <v>469</v>
+      </c>
+      <c r="E404" s="10" t="s">
+        <v>467</v>
+      </c>
+      <c r="F404" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="405" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B405" s="10">
+        <v>723050</v>
+      </c>
+      <c r="C405" s="10" t="s">
+        <v>466</v>
+      </c>
+      <c r="D405" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="E405" s="10" t="s">
+        <v>467</v>
+      </c>
+      <c r="F405" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="406" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B406" s="10">
+        <v>723024</v>
+      </c>
+      <c r="C406" s="10" t="s">
+        <v>466</v>
+      </c>
+      <c r="D406" s="11" t="s">
+        <v>364</v>
+      </c>
+      <c r="E406" s="10" t="s">
+        <v>467</v>
+      </c>
+      <c r="F406" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="407" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B407" s="10">
         <v>714128</v>
       </c>
-      <c r="C403" s="10" t="s">
+      <c r="C407" s="10" t="s">
         <v>470</v>
       </c>
-      <c r="D403" s="11" t="s">
+      <c r="D407" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="E403" s="10" t="s">
+      <c r="E407" s="10" t="s">
         <v>471</v>
       </c>
-      <c r="F403" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B404" s="10">
+      <c r="F407" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="408" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B408" s="10">
         <v>3001035</v>
       </c>
-      <c r="C404" s="10" t="s">
+      <c r="C408" s="10" t="s">
         <v>472</v>
       </c>
-      <c r="D404" s="11" t="s">
+      <c r="D408" s="11" t="s">
         <v>473</v>
       </c>
-      <c r="E404" s="10" t="s">
+      <c r="E408" s="10" t="s">
         <v>474</v>
       </c>
-      <c r="F404" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B405" s="10">
+      <c r="F408" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="409" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B409" s="10">
         <v>3007083</v>
       </c>
-      <c r="C405" s="10" t="s">
+      <c r="C409" s="10" t="s">
         <v>472</v>
       </c>
-      <c r="D405" s="11" t="s">
+      <c r="D409" s="11" t="s">
         <v>473</v>
       </c>
-      <c r="E405" s="10" t="s">
+      <c r="E409" s="10" t="s">
         <v>474</v>
       </c>
-      <c r="F405" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B406" s="10">
+      <c r="F409" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="410" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B410" s="10">
         <v>3007082</v>
       </c>
-      <c r="C406" s="10" t="s">
+      <c r="C410" s="10" t="s">
         <v>472</v>
       </c>
-      <c r="D406" s="11" t="s">
+      <c r="D410" s="11" t="s">
         <v>475</v>
       </c>
-      <c r="E406" s="10" t="s">
+      <c r="E410" s="10" t="s">
         <v>474</v>
       </c>
-      <c r="F406" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B407" s="10">
+      <c r="F410" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="411" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B411" s="10">
         <v>3009214</v>
       </c>
-      <c r="C407" s="15" t="s">
+      <c r="C411" s="15" t="s">
         <v>476</v>
       </c>
-      <c r="D407" s="11" t="s">
+      <c r="D411" s="11" t="s">
         <v>473</v>
       </c>
-      <c r="E407" s="10" t="s">
+      <c r="E411" s="10" t="s">
         <v>474</v>
       </c>
-      <c r="F407" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B408" s="10">
+      <c r="F411" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="412" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B412" s="10">
         <v>3005303</v>
       </c>
-      <c r="C408" s="10" t="s">
+      <c r="C412" s="10" t="s">
         <v>477</v>
       </c>
-      <c r="D408" s="11" t="s">
+      <c r="D412" s="11" t="s">
         <v>56</v>
       </c>
-      <c r="E408" s="10" t="s">
+      <c r="E412" s="10" t="s">
         <v>478</v>
       </c>
-      <c r="F408" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B409" s="10">
+      <c r="F412" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="413" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B413" s="14">
         <v>715049</v>
       </c>
-      <c r="C409" s="10" t="s">
+      <c r="C413" s="14" t="s">
         <v>477</v>
       </c>
-      <c r="D409" s="11" t="s">
+      <c r="D413" s="11" t="s">
         <v>479</v>
       </c>
-      <c r="E409" s="10" t="s">
+      <c r="E413" s="10" t="s">
         <v>478</v>
       </c>
-      <c r="F409" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B410" s="10">
+      <c r="F413" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="414" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B414" s="10">
         <v>705474</v>
       </c>
-      <c r="C410" s="10" t="s">
+      <c r="C414" s="10" t="s">
         <v>480</v>
       </c>
-      <c r="D410" s="11" t="s">
+      <c r="D414" s="17" t="s">
         <v>86</v>
       </c>
-      <c r="E410" s="10" t="s">
+      <c r="E414" s="10" t="s">
         <v>481</v>
       </c>
-      <c r="F410" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B411" s="10">
+      <c r="F414" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="415" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B415" s="10">
         <v>705475</v>
       </c>
-      <c r="C411" s="10" t="s">
+      <c r="C415" s="10" t="s">
         <v>480</v>
       </c>
-      <c r="D411" s="11" t="s">
+      <c r="D415" s="11" t="s">
         <v>482</v>
       </c>
-      <c r="E411" s="10" t="s">
+      <c r="E415" s="10" t="s">
         <v>481</v>
       </c>
-      <c r="F411" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B412" s="14">
+      <c r="F415" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="416" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B416" s="10">
         <v>705476</v>
       </c>
-      <c r="C412" s="14" t="s">
+      <c r="C416" s="10" t="s">
         <v>480</v>
       </c>
-      <c r="D412" s="11" t="s">
+      <c r="D416" s="11" t="s">
         <v>65</v>
       </c>
-      <c r="E412" s="10" t="s">
+      <c r="E416" s="10" t="s">
         <v>481</v>
       </c>
-      <c r="F412" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B413" s="10">
+      <c r="F416" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="417" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B417" s="10">
         <v>848565</v>
       </c>
-      <c r="C413" s="10" t="s">
+      <c r="C417" s="10" t="s">
         <v>483</v>
       </c>
-      <c r="D413" s="17" t="s">
+      <c r="D417" s="11" t="s">
         <v>148</v>
-      </c>
-[...66 lines deleted...]
-        <v>485</v>
       </c>
       <c r="E417" s="10" t="s">
         <v>484</v>
       </c>
       <c r="F417" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="418" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="418" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B418" s="10">
-        <v>3005491</v>
+        <v>848573</v>
       </c>
       <c r="C418" s="14" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="D418" s="17" t="s">
-        <v>149</v>
+        <v>485</v>
       </c>
       <c r="E418" s="10" t="s">
         <v>484</v>
       </c>
       <c r="F418" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="419" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B419" s="9">
+    <row r="419" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B419" s="10">
+        <v>3005488</v>
+      </c>
+      <c r="C419" s="14" t="s">
+        <v>486</v>
+      </c>
+      <c r="D419" s="17" t="s">
+        <v>487</v>
+      </c>
+      <c r="E419" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="F419" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="420" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B420" s="10">
+        <v>3005489</v>
+      </c>
+      <c r="C420" s="14" t="s">
+        <v>486</v>
+      </c>
+      <c r="D420" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="E420" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="F420" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="421" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B421" s="10">
+        <v>3005490</v>
+      </c>
+      <c r="C421" s="14" t="s">
+        <v>486</v>
+      </c>
+      <c r="D421" s="17" t="s">
+        <v>485</v>
+      </c>
+      <c r="E421" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="F421" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="422" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B422" s="10">
+        <v>3005491</v>
+      </c>
+      <c r="C422" s="14" t="s">
+        <v>486</v>
+      </c>
+      <c r="D422" s="17" t="s">
+        <v>149</v>
+      </c>
+      <c r="E422" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="F422" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="423" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B423" s="9">
         <v>3007188</v>
       </c>
-      <c r="C419" s="16" t="s">
+      <c r="C423" s="16" t="s">
         <v>232</v>
       </c>
-      <c r="D419" s="16" t="s">
+      <c r="D423" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="E419" s="9" t="s">
+      <c r="E423" s="9" t="s">
         <v>566</v>
       </c>
-      <c r="F419" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B420" s="9">
+      <c r="F423" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="424" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B424" s="9">
         <v>3007186</v>
       </c>
-      <c r="C420" s="16" t="s">
+      <c r="C424" s="9" t="s">
         <v>232</v>
       </c>
-      <c r="D420" s="16" t="s">
+      <c r="D424" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E420" s="9" t="s">
+      <c r="E424" s="9" t="s">
         <v>566</v>
       </c>
-      <c r="F420" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B421" s="10">
+      <c r="F424" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="425" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B425" s="10">
         <v>716640</v>
       </c>
-      <c r="C421" s="14" t="s">
+      <c r="C425" s="10" t="s">
         <v>488</v>
       </c>
-      <c r="D421" s="17" t="s">
+      <c r="D425" s="11" t="s">
         <v>489</v>
       </c>
-      <c r="E421" s="10" t="s">
+      <c r="E425" s="10" t="s">
         <v>490</v>
       </c>
-      <c r="F421" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B422" s="10">
+      <c r="F425" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="426" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B426" s="10">
         <v>716641</v>
       </c>
-      <c r="C422" s="14" t="s">
+      <c r="C426" s="10" t="s">
         <v>488</v>
       </c>
-      <c r="D422" s="17" t="s">
+      <c r="D426" s="11" t="s">
         <v>70</v>
       </c>
-      <c r="E422" s="10" t="s">
+      <c r="E426" s="10" t="s">
         <v>490</v>
       </c>
-      <c r="F422" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B423" s="10">
+      <c r="F426" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="427" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B427" s="10">
         <v>720512</v>
       </c>
-      <c r="C423" s="10" t="s">
+      <c r="C427" s="10" t="s">
         <v>491</v>
       </c>
-      <c r="D423" s="11" t="s">
+      <c r="D427" s="17" t="s">
         <v>492</v>
       </c>
-      <c r="E423" s="10" t="s">
+      <c r="E427" s="14" t="s">
         <v>493</v>
       </c>
-      <c r="F423" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B424" s="9">
+      <c r="F427" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="428" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B428" s="9">
         <v>3006065</v>
       </c>
-      <c r="C424" s="15" t="s">
+      <c r="C428" s="15" t="s">
         <v>494</v>
       </c>
-      <c r="D424" s="15" t="s">
+      <c r="D428" s="18" t="s">
         <v>56</v>
-      </c>
-[...66 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E428" s="14" t="s">
         <v>495</v>
       </c>
       <c r="F428" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="429" spans="2:6" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>65</v>
+    <row r="429" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B429" s="9">
+        <v>3006062</v>
+      </c>
+      <c r="C429" s="18" t="s">
+        <v>494</v>
+      </c>
+      <c r="D429" s="18" t="s">
+        <v>86</v>
       </c>
       <c r="E429" s="14" t="s">
         <v>495</v>
       </c>
       <c r="F429" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="430" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="430" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B430" s="9">
-        <v>3008506</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>3006063</v>
+      </c>
+      <c r="C430" s="18" t="s">
+        <v>494</v>
+      </c>
+      <c r="D430" s="18" t="s">
+        <v>65</v>
       </c>
       <c r="E430" s="14" t="s">
         <v>495</v>
       </c>
       <c r="F430" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="431" spans="2:6" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>65</v>
+    <row r="431" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B431" s="10">
+        <v>717787</v>
+      </c>
+      <c r="C431" s="10" t="s">
+        <v>496</v>
+      </c>
+      <c r="D431" s="11" t="s">
+        <v>56</v>
       </c>
       <c r="E431" s="14" t="s">
         <v>495</v>
       </c>
       <c r="F431" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="432" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="432" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B432" s="10">
+        <v>717785</v>
+      </c>
+      <c r="C432" s="10" t="s">
+        <v>496</v>
+      </c>
+      <c r="D432" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="E432" s="14" t="s">
+        <v>495</v>
+      </c>
+      <c r="F432" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="433" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B433" s="10">
+        <v>717786</v>
+      </c>
+      <c r="C433" s="10" t="s">
+        <v>496</v>
+      </c>
+      <c r="D433" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E433" s="14" t="s">
+        <v>495</v>
+      </c>
+      <c r="F433" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="434" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B434" s="9">
+        <v>3008506</v>
+      </c>
+      <c r="C434" s="9" t="s">
+        <v>497</v>
+      </c>
+      <c r="D434" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E434" s="14" t="s">
+        <v>495</v>
+      </c>
+      <c r="F434" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="435" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B435" s="9">
+        <v>3008505</v>
+      </c>
+      <c r="C435" s="9" t="s">
+        <v>497</v>
+      </c>
+      <c r="D435" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E435" s="14" t="s">
+        <v>495</v>
+      </c>
+      <c r="F435" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="436" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B436" s="10">
         <v>702800</v>
       </c>
-      <c r="C432" s="10" t="s">
+      <c r="C436" s="10" t="s">
         <v>498</v>
       </c>
-      <c r="D432" s="11" t="s">
+      <c r="D436" s="11" t="s">
         <v>499</v>
       </c>
-      <c r="E432" s="14" t="s">
+      <c r="E436" s="14" t="s">
         <v>500</v>
       </c>
-      <c r="F432" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B433" s="10">
+      <c r="F436" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="437" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B437" s="10">
         <v>714152</v>
       </c>
-      <c r="C433" s="10" t="s">
+      <c r="C437" s="10" t="s">
         <v>501</v>
-      </c>
-[...66 lines deleted...]
-        <v>507</v>
       </c>
       <c r="D437" s="11" t="s">
         <v>502</v>
       </c>
       <c r="E437" s="14" t="s">
         <v>503</v>
       </c>
       <c r="F437" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="438" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="438" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B438" s="10">
-        <v>710897</v>
-[...2 lines deleted...]
-        <v>508</v>
+        <v>714167</v>
+      </c>
+      <c r="C438" s="10" t="s">
+        <v>504</v>
       </c>
       <c r="D438" s="11" t="s">
-        <v>509</v>
-[...1 lines deleted...]
-      <c r="E438" s="10" t="s">
+        <v>502</v>
+      </c>
+      <c r="E438" s="14" t="s">
         <v>503</v>
       </c>
       <c r="F438" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="439" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="439" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B439" s="10">
-        <v>3003750</v>
+        <v>3006100</v>
       </c>
       <c r="C439" s="14" t="s">
-        <v>510</v>
-[...1 lines deleted...]
-      <c r="D439" s="11"/>
+        <v>505</v>
+      </c>
+      <c r="D439" s="11" t="s">
+        <v>502</v>
+      </c>
       <c r="E439" s="10" t="s">
         <v>503</v>
       </c>
       <c r="F439" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="440" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="440" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B440" s="10">
-        <v>3003905</v>
+        <v>702523</v>
       </c>
       <c r="C440" s="14" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="D440" s="11" t="s">
-        <v>512</v>
+        <v>502</v>
       </c>
       <c r="E440" s="10" t="s">
         <v>503</v>
       </c>
       <c r="F440" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="441" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="441" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B441" s="10">
-        <v>1027834</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>702526</v>
+      </c>
+      <c r="C441" s="14" t="s">
+        <v>507</v>
       </c>
       <c r="D441" s="11" t="s">
-        <v>33</v>
+        <v>502</v>
       </c>
       <c r="E441" s="10" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
       <c r="F441" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="442" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="442" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B442" s="10">
-        <v>152122</v>
+        <v>710897</v>
       </c>
       <c r="C442" s="10" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>0.04</v>
+        <v>508</v>
+      </c>
+      <c r="D442" s="11" t="s">
+        <v>509</v>
       </c>
       <c r="E442" s="10" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
       <c r="F442" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="443" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="443" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B443" s="10">
-        <v>1145117</v>
+        <v>3003750</v>
       </c>
       <c r="C443" s="10" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="D443" s="11"/>
       <c r="E443" s="10" t="s">
+        <v>503</v>
+      </c>
+      <c r="F443" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="444" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B444" s="10">
+        <v>3003905</v>
+      </c>
+      <c r="C444" s="10" t="s">
+        <v>511</v>
+      </c>
+      <c r="D444" s="11" t="s">
+        <v>512</v>
+      </c>
+      <c r="E444" s="10" t="s">
+        <v>503</v>
+      </c>
+      <c r="F444" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="445" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B445" s="10">
+        <v>1027834</v>
+      </c>
+      <c r="C445" s="14" t="s">
+        <v>513</v>
+      </c>
+      <c r="D445" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="E445" s="14" t="s">
         <v>514</v>
       </c>
-      <c r="F443" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B444" s="10">
+      <c r="F445" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="446" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B446" s="10">
+        <v>152122</v>
+      </c>
+      <c r="C446" s="14" t="s">
+        <v>515</v>
+      </c>
+      <c r="D446" s="11">
+        <v>0.04</v>
+      </c>
+      <c r="E446" s="10" t="s">
+        <v>514</v>
+      </c>
+      <c r="F446" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="447" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B447" s="10">
+        <v>1145117</v>
+      </c>
+      <c r="C447" s="10" t="s">
+        <v>516</v>
+      </c>
+      <c r="D447" s="11"/>
+      <c r="E447" s="10" t="s">
+        <v>514</v>
+      </c>
+      <c r="F447" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="448" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B448" s="10">
         <v>3003130</v>
       </c>
-      <c r="C444" s="14" t="s">
+      <c r="C448" s="10" t="s">
         <v>517</v>
-      </c>
-[...66 lines deleted...]
-        <v>524</v>
       </c>
       <c r="D448" s="11" t="s">
         <v>518</v>
       </c>
       <c r="E448" s="10" t="s">
         <v>519</v>
       </c>
       <c r="F448" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="449" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="449" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B449" s="10">
-        <v>3008324</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>703908</v>
+      </c>
+      <c r="C449" s="14" t="s">
+        <v>520</v>
       </c>
       <c r="D449" s="11" t="s">
-        <v>526</v>
+        <v>518</v>
       </c>
       <c r="E449" s="10" t="s">
         <v>519</v>
       </c>
       <c r="F449" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="450" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="450" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B450" s="10">
+        <v>719358</v>
+      </c>
+      <c r="C450" s="10" t="s">
+        <v>521</v>
+      </c>
+      <c r="D450" s="11" t="s">
+        <v>522</v>
+      </c>
+      <c r="E450" s="10" t="s">
+        <v>519</v>
+      </c>
+      <c r="F450" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="451" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B451" s="10">
+        <v>3001700</v>
+      </c>
+      <c r="C451" s="10" t="s">
+        <v>523</v>
+      </c>
+      <c r="D451" s="11" t="s">
+        <v>518</v>
+      </c>
+      <c r="E451" s="10" t="s">
+        <v>519</v>
+      </c>
+      <c r="F451" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="452" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B452" s="10">
+        <v>3008324</v>
+      </c>
+      <c r="C452" s="10" t="s">
+        <v>525</v>
+      </c>
+      <c r="D452" s="11" t="s">
+        <v>526</v>
+      </c>
+      <c r="E452" s="10" t="s">
+        <v>519</v>
+      </c>
+      <c r="F452" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="453" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B453" s="10">
+        <v>3003109</v>
+      </c>
+      <c r="C453" s="10" t="s">
+        <v>524</v>
+      </c>
+      <c r="D453" s="11" t="s">
+        <v>518</v>
+      </c>
+      <c r="E453" s="10" t="s">
+        <v>519</v>
+      </c>
+      <c r="F453" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="454" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B454" s="10">
         <v>809594</v>
       </c>
-      <c r="C450" s="10" t="s">
+      <c r="C454" s="10" t="s">
         <v>527</v>
       </c>
-      <c r="D450" s="11" t="s">
+      <c r="D454" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="E450" s="10" t="s">
+      <c r="E454" s="10" t="s">
         <v>528</v>
       </c>
-      <c r="F450" s="9" t="s">
-[...21 lines deleted...]
-      <c r="B452" s="10">
+      <c r="F454" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="455" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B455" s="10">
         <v>715554</v>
       </c>
-      <c r="C452" s="10" t="s">
+      <c r="C455" s="10" t="s">
         <v>531</v>
       </c>
-      <c r="D452" s="11" t="s">
-[...50 lines deleted...]
-      <c r="D455" s="19" t="s">
+      <c r="D455" s="11" t="s">
         <v>65</v>
       </c>
       <c r="E455" s="10" t="s">
         <v>530</v>
       </c>
       <c r="F455" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="456" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="456" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B456" s="10">
-        <v>3004451</v>
-[...4 lines deleted...]
-      <c r="D456" s="17" t="s">
+        <v>3011190</v>
+      </c>
+      <c r="C456" s="10" t="s">
+        <v>607</v>
+      </c>
+      <c r="D456" s="10" t="s">
         <v>65</v>
       </c>
-      <c r="E456" s="10" t="s">
+      <c r="E456" s="15" t="s">
         <v>530</v>
       </c>
       <c r="F456" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="457" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="457" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B457" s="10">
-        <v>3007885</v>
+        <v>721592</v>
       </c>
       <c r="C457" s="14" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="D457" s="17" t="s">
-        <v>41</v>
+        <v>533</v>
       </c>
       <c r="E457" s="10" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="F457" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="458" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="458" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B458" s="10">
-        <v>3007884</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>3008161</v>
+      </c>
+      <c r="C458" s="18" t="s">
+        <v>529</v>
       </c>
       <c r="D458" s="17" t="s">
         <v>65</v>
       </c>
       <c r="E458" s="10" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="F458" s="9" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="459" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="459" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B459" s="10">
-        <v>700845</v>
+        <v>3009409</v>
       </c>
       <c r="C459" s="14" t="s">
-        <v>540</v>
-[...1 lines deleted...]
-      <c r="D459" s="17" t="s">
+        <v>608</v>
+      </c>
+      <c r="D459" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="E459" s="15" t="s">
+        <v>530</v>
+      </c>
+      <c r="F459" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="460" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B460" s="15">
+        <v>3008207</v>
+      </c>
+      <c r="C460" s="18" t="s">
+        <v>534</v>
+      </c>
+      <c r="D460" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E460" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="F460" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="461" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B461" s="9">
+        <v>3008205</v>
+      </c>
+      <c r="C461" s="16" t="s">
+        <v>535</v>
+      </c>
+      <c r="D461" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E461" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="F461" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="462" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B462" s="10">
+        <v>3004451</v>
+      </c>
+      <c r="C462" s="14" t="s">
+        <v>536</v>
+      </c>
+      <c r="D462" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="E462" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="F462" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="463" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B463" s="10">
+        <v>3007885</v>
+      </c>
+      <c r="C463" s="14" t="s">
+        <v>537</v>
+      </c>
+      <c r="D463" s="17" t="s">
         <v>41</v>
-      </c>
-[...66 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E463" s="10" t="s">
         <v>538</v>
       </c>
       <c r="F463" s="9" t="s">
         <v>288</v>
       </c>
     </row>
+    <row r="464" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B464" s="10">
+        <v>3007884</v>
+      </c>
+      <c r="C464" s="14" t="s">
+        <v>539</v>
+      </c>
+      <c r="D464" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E464" s="10" t="s">
+        <v>538</v>
+      </c>
+      <c r="F464" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="465" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B465" s="10">
+        <v>700845</v>
+      </c>
+      <c r="C465" s="10" t="s">
+        <v>540</v>
+      </c>
+      <c r="D465" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="E465" s="14" t="s">
+        <v>538</v>
+      </c>
+      <c r="F465" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="466" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B466" s="10">
+        <v>700832</v>
+      </c>
+      <c r="C466" s="10" t="s">
+        <v>540</v>
+      </c>
+      <c r="D466" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E466" s="14" t="s">
+        <v>538</v>
+      </c>
+      <c r="F466" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="467" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B467" s="10">
+        <v>3006838</v>
+      </c>
+      <c r="C467" s="10" t="s">
+        <v>541</v>
+      </c>
+      <c r="D467" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="E467" s="14" t="s">
+        <v>538</v>
+      </c>
+      <c r="F467" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="468" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B468" s="10">
+        <v>3005141</v>
+      </c>
+      <c r="C468" s="10" t="s">
+        <v>542</v>
+      </c>
+      <c r="D468" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="E468" s="14" t="s">
+        <v>538</v>
+      </c>
+      <c r="F468" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="469" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B469" s="10">
+        <v>3005140</v>
+      </c>
+      <c r="C469" s="10" t="s">
+        <v>543</v>
+      </c>
+      <c r="D469" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E469" s="14" t="s">
+        <v>538</v>
+      </c>
+      <c r="F469" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B9:F213">
-    <sortCondition ref="E9:E213"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B10:F214">
+    <sortCondition ref="E9:E214"/>
+    <sortCondition ref="C9:C214"/>
   </sortState>
   <mergeCells count="8">
-    <mergeCell ref="B214:F214"/>
     <mergeCell ref="B215:F215"/>
+    <mergeCell ref="B216:F216"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B6:F6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15A9ED5F-0CFC-4FBD-9829-522EBA1687DB}">
-  <dimension ref="B1:F33"/>
+  <dimension ref="B1:F27"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+    <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.65"/>
   <cols>
-    <col min="2" max="2" width="11.3984375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="27.59765625" customWidth="1"/>
+    <col min="2" max="2" width="11.4140625" customWidth="1"/>
+    <col min="3" max="3" width="30.58203125" customWidth="1"/>
+    <col min="4" max="4" width="15.58203125" customWidth="1"/>
+    <col min="5" max="5" width="47.20703125" customWidth="1"/>
+    <col min="6" max="6" width="27.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
-      <c r="D1" s="27"/>
-      <c r="E1" s="27"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
       <c r="F1" s="3"/>
     </row>
-    <row r="2" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B2" s="28" t="s">
+    <row r="2" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B2" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="29"/>
-[...5 lines deleted...]
-      <c r="B3" s="31" t="s">
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="31"/>
+    </row>
+    <row r="3" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B3" s="32" t="s">
         <v>598</v>
       </c>
-      <c r="C3" s="32"/>
-[...4 lines deleted...]
-    <row r="4" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="34"/>
+    </row>
+    <row r="4" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B4" s="4"/>
       <c r="C4" s="5"/>
-      <c r="D4" s="34"/>
-      <c r="E4" s="34"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
       <c r="F4" s="6"/>
     </row>
-    <row r="5" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B5" s="23"/>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
       <c r="F5" s="23"/>
     </row>
-    <row r="6" spans="2:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="36" t="s">
+    <row r="6" spans="2:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B6" s="37" t="s">
         <v>283</v>
       </c>
-      <c r="C6" s="37"/>
-[...5 lines deleted...]
-      <c r="B7" s="35" t="s">
+      <c r="C6" s="38"/>
+      <c r="D6" s="38"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="38"/>
+    </row>
+    <row r="7" spans="2:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B7" s="36" t="s">
         <v>544</v>
       </c>
-      <c r="C7" s="35"/>
-[...4 lines deleted...]
-    <row r="9" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="C7" s="36"/>
+      <c r="D7" s="36"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="36"/>
+    </row>
+    <row r="9" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="2:6" x14ac:dyDescent="0.25">
-[...44 lines deleted...]
-      <c r="B16" s="25" t="s">
+    <row r="10" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B10" s="10">
+        <v>3010959</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>605</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="E10" s="18" t="s">
+        <v>430</v>
+      </c>
+      <c r="F10" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="11" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B11" s="10">
+        <v>3010958</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>606</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="E11" s="18" t="s">
+        <v>430</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="12" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B12" s="10">
+        <v>3011190</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>607</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" s="18" t="s">
+        <v>530</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="13" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B13" s="10">
+        <v>3009409</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>608</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="E13" s="18" t="s">
+        <v>530</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="14" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B14" s="9">
+        <v>3011297</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>609</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="E14" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="15" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B15" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="C16" s="25"/>
-[...5 lines deleted...]
-      <c r="B17" s="35" t="s">
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
+    </row>
+    <row r="16" spans="2:6" ht="27" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B16" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="C17" s="35"/>
-[...5 lines deleted...]
-      <c r="B19" s="8" t="s">
+      <c r="C16" s="36"/>
+      <c r="D16" s="36"/>
+      <c r="E16" s="36"/>
+      <c r="F16" s="36"/>
+    </row>
+    <row r="18" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B18" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="C19" s="8" t="s">
+      <c r="C18" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D19" s="8" t="s">
+      <c r="D18" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="E19" s="8" t="s">
+      <c r="E18" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="F19" s="8" t="s">
+      <c r="F18" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="20" spans="2:6" x14ac:dyDescent="0.25">
-[...97 lines deleted...]
-      <c r="F33" s="9"/>
+    <row r="19" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B19" s="10">
+        <v>3010960</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>599</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="F19" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B20" s="9">
+        <v>3010961</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>599</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B21" s="9">
+        <v>3010457</v>
+      </c>
+      <c r="C21" s="18" t="s">
+        <v>600</v>
+      </c>
+      <c r="D21" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B22" s="9">
+        <v>3010458</v>
+      </c>
+      <c r="C22" s="18" t="s">
+        <v>600</v>
+      </c>
+      <c r="D22" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="F22" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B23" s="9">
+        <v>3010664</v>
+      </c>
+      <c r="C23" s="18" t="s">
+        <v>601</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="F23" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B24" s="9">
+        <v>3010661</v>
+      </c>
+      <c r="C24" s="18" t="s">
+        <v>602</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="F24" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B25" s="9">
+        <v>3010663</v>
+      </c>
+      <c r="C25" s="18" t="s">
+        <v>603</v>
+      </c>
+      <c r="D25" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B26" s="9">
+        <v>3010629</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>604</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="F26" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B27" s="9">
+        <v>3010630</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>604</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>13</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="B15:F15"/>
     <mergeCell ref="B16:F16"/>
-    <mergeCell ref="B17:F17"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A68CB9F-3401-4DC1-AF6A-4AAB6BCD146F}">
   <dimension ref="B1:F55"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C31" sqref="C31"/>
+      <selection activeCell="E22" sqref="E22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.65"/>
   <cols>
-    <col min="2" max="2" width="11.3984375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="27.59765625" customWidth="1"/>
+    <col min="2" max="2" width="11.4140625" customWidth="1"/>
+    <col min="3" max="3" width="30.58203125" customWidth="1"/>
+    <col min="4" max="4" width="15.58203125" customWidth="1"/>
+    <col min="5" max="5" width="47.20703125" customWidth="1"/>
+    <col min="6" max="6" width="27.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
-      <c r="D1" s="27"/>
-      <c r="E1" s="27"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
       <c r="F1" s="3"/>
     </row>
-    <row r="2" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B2" s="28" t="s">
+    <row r="2" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B2" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="29"/>
-[...5 lines deleted...]
-      <c r="B3" s="31" t="s">
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="31"/>
+    </row>
+    <row r="3" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B3" s="32" t="s">
         <v>598</v>
       </c>
-      <c r="C3" s="32"/>
-[...4 lines deleted...]
-    <row r="4" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="34"/>
+    </row>
+    <row r="4" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B4" s="4"/>
       <c r="C4" s="5"/>
-      <c r="D4" s="34"/>
-      <c r="E4" s="34"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
       <c r="F4" s="6"/>
     </row>
-    <row r="5" spans="2:6" ht="21.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="25" t="s">
+    <row r="5" spans="2:6" ht="21.75" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="25"/>
-[...5 lines deleted...]
-      <c r="B6" s="35" t="s">
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+    </row>
+    <row r="6" spans="2:6" ht="34.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B6" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="35"/>
-[...4 lines deleted...]
-    <row r="7" spans="2:6" hidden="1" x14ac:dyDescent="0.25">
+      <c r="C6" s="36"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+    </row>
+    <row r="7" spans="2:6" hidden="1" x14ac:dyDescent="0.65">
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
     </row>
-    <row r="8" spans="2:6" hidden="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:6" hidden="1" x14ac:dyDescent="0.65">
       <c r="B8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="2:6" hidden="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:6" hidden="1" x14ac:dyDescent="0.65">
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
     </row>
-    <row r="10" spans="2:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="25" t="s">
+    <row r="10" spans="2:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B10" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="25"/>
-[...5 lines deleted...]
-      <c r="B11" s="35" t="s">
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="26"/>
+    </row>
+    <row r="11" spans="2:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B11" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="C11" s="35"/>
-[...4 lines deleted...]
-    <row r="12" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="C11" s="36"/>
+      <c r="D11" s="36"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="36"/>
+    </row>
+    <row r="12" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B12" s="20"/>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="22"/>
     </row>
-    <row r="13" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="14" spans="2:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C14" s="9"/>
+    <row r="14" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B14" s="9">
+        <v>3006791</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>8</v>
+      </c>
       <c r="D14" s="9"/>
-      <c r="E14" s="9"/>
-[...51 lines deleted...]
-    <row r="22" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="E14" s="10" t="s">
+        <v>550</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B15" s="10">
+        <v>3007788</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F15" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B16" s="10">
+        <v>3007789</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B17" s="10">
+        <v>3007790</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B18" s="9">
+        <v>3007697</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>559</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B19" s="10">
+        <v>3009291</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>199</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>560</v>
+      </c>
+      <c r="F19" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B20" s="10">
+        <v>3009289</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>197</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>560</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="2:6" x14ac:dyDescent="0.65">
+      <c r="B21" s="10">
+        <v>3007747</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>281</v>
+      </c>
+      <c r="D21" s="14" t="s">
+        <v>282</v>
+      </c>
+      <c r="E21" s="14" t="s">
+        <v>572</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B22" s="10"/>
       <c r="C22" s="10"/>
       <c r="D22" s="11"/>
       <c r="E22" s="10"/>
       <c r="F22" s="9"/>
     </row>
-    <row r="23" spans="2:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="38" t="s">
+    <row r="23" spans="2:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B23" s="39" t="s">
         <v>283</v>
       </c>
-      <c r="C23" s="39"/>
-[...5 lines deleted...]
-      <c r="B24" s="26" t="s">
+      <c r="C23" s="40"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="41"/>
+    </row>
+    <row r="24" spans="2:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="B24" s="27" t="s">
         <v>284</v>
       </c>
-      <c r="C24" s="26"/>
-[...4 lines deleted...]
-    <row r="25" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="C24" s="27"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="27"/>
+      <c r="F24" s="27"/>
+    </row>
+    <row r="25" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B25" s="20"/>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="22"/>
     </row>
-    <row r="26" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B26" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="27" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B27" s="9" t="s">
         <v>597</v>
       </c>
       <c r="C27" s="10"/>
       <c r="D27" s="11"/>
       <c r="E27" s="10"/>
       <c r="F27" s="9"/>
     </row>
-    <row r="28" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="12"/>
       <c r="F28" s="9"/>
     </row>
-    <row r="29" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B29" s="10"/>
       <c r="C29" s="10"/>
       <c r="D29" s="10"/>
       <c r="E29" s="10"/>
       <c r="F29" s="9"/>
     </row>
-    <row r="30" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="12"/>
       <c r="F30" s="9"/>
     </row>
-    <row r="31" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B31" s="10"/>
       <c r="C31" s="10"/>
       <c r="D31" s="10"/>
       <c r="E31" s="10"/>
       <c r="F31" s="9"/>
     </row>
-    <row r="32" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B32" s="10"/>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="9"/>
     </row>
-    <row r="33" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B33" s="10"/>
       <c r="C33" s="10"/>
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="9"/>
     </row>
-    <row r="34" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="9"/>
       <c r="E34" s="10"/>
       <c r="F34" s="9"/>
     </row>
-    <row r="35" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B35" s="10"/>
       <c r="C35" s="10"/>
       <c r="D35" s="10"/>
       <c r="E35" s="10"/>
       <c r="F35" s="9"/>
     </row>
-    <row r="36" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B36" s="10"/>
       <c r="C36" s="10"/>
       <c r="D36" s="11"/>
       <c r="E36" s="10"/>
       <c r="F36" s="9"/>
     </row>
-    <row r="37" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B37" s="10"/>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
     </row>
-    <row r="38" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B38" s="10"/>
       <c r="C38" s="10"/>
       <c r="D38" s="10"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
     </row>
-    <row r="39" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B39" s="10"/>
       <c r="C39" s="10"/>
       <c r="D39" s="10"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
     </row>
-    <row r="40" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B40" s="9"/>
       <c r="C40" s="9"/>
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
       <c r="F40" s="9"/>
     </row>
-    <row r="41" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
     </row>
-    <row r="42" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B42" s="9"/>
       <c r="C42" s="9"/>
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
       <c r="F42" s="9"/>
     </row>
-    <row r="43" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B43" s="9"/>
       <c r="C43" s="9"/>
       <c r="D43" s="9"/>
       <c r="E43" s="9"/>
       <c r="F43" s="9"/>
     </row>
-    <row r="44" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B44" s="9"/>
       <c r="C44" s="9"/>
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
       <c r="F44" s="9"/>
     </row>
-    <row r="45" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B45" s="9"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
       <c r="F45" s="9"/>
     </row>
-    <row r="46" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B46" s="9"/>
       <c r="C46" s="9"/>
       <c r="D46" s="9"/>
       <c r="E46" s="9"/>
       <c r="F46" s="9"/>
     </row>
-    <row r="47" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B47" s="10"/>
       <c r="C47" s="10"/>
       <c r="D47" s="11"/>
       <c r="E47" s="10"/>
       <c r="F47" s="9"/>
     </row>
-    <row r="48" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="48" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B48" s="10"/>
       <c r="C48" s="10"/>
       <c r="D48" s="11"/>
       <c r="E48" s="10"/>
       <c r="F48" s="9"/>
     </row>
-    <row r="49" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B49" s="10"/>
       <c r="C49" s="10"/>
       <c r="D49" s="11"/>
       <c r="E49" s="10"/>
       <c r="F49" s="9"/>
     </row>
-    <row r="50" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B50" s="10"/>
       <c r="C50" s="10"/>
       <c r="D50" s="11"/>
       <c r="E50" s="10"/>
       <c r="F50" s="9"/>
     </row>
-    <row r="51" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B51" s="10"/>
       <c r="C51" s="10"/>
       <c r="D51" s="11"/>
       <c r="E51" s="10"/>
       <c r="F51" s="9"/>
     </row>
-    <row r="52" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B52" s="10"/>
       <c r="C52" s="10"/>
       <c r="D52" s="11"/>
       <c r="E52" s="10"/>
       <c r="F52" s="9"/>
     </row>
-    <row r="53" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B53" s="10"/>
       <c r="C53" s="10"/>
       <c r="D53" s="10"/>
       <c r="E53" s="10"/>
       <c r="F53" s="9"/>
     </row>
-    <row r="54" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B54" s="10"/>
       <c r="C54" s="10"/>
       <c r="D54" s="10"/>
       <c r="E54" s="10"/>
       <c r="F54" s="9"/>
     </row>
-    <row r="55" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:6" x14ac:dyDescent="0.65">
       <c r="B55" s="10"/>
       <c r="C55" s="10"/>
       <c r="D55" s="10"/>
       <c r="E55" s="10"/>
       <c r="F55" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B10:F10"/>
     <mergeCell ref="B11:F11"/>
     <mergeCell ref="B23:F23"/>
     <mergeCell ref="B24:F24"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B6:F6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Year xmlns="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256">2026</Year>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051B1B8AE3A805C4282BCFDE24852FFA8" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="169234c53c8ef73aa849e9a57e95bae4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e95a9b2ebb9ae089ecb7997fa02599bd" ns2:_="">
     <xsd:import namespace="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Year" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Year" ma:index="8" nillable="true" ma:displayName="Year" ma:format="Dropdown" ma:internalName="Year">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="2016"/>
           <xsd:enumeration value="2017"/>
@@ -11382,88 +11681,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EE29055-0DCA-4EEC-B11B-14D636A1ED0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B64AAFD-641A-4E27-91E3-B2BF2902AC76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CC29340-B18D-4897-9598-1DF0FD403320}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>