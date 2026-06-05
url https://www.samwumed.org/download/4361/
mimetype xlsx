--- v0 (2026-04-18)
+++ v1 (2026-06-05)
@@ -9,90 +9,90 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://afrocentrichealth-my.sharepoint.com/personal/terry_deats_medscheme_co_za/Documents/Documents/APRIL 2026 Formularies/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://afrocentrichealth-my.sharepoint.com/personal/terry_deats_medscheme_co_za/Documents/Documents/JUNE Formularies 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{305A03BA-9E75-4AAD-855D-E912C0D02273}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2891AEB2-C062-4392-9066-7FA4778A6156}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="3780" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Limited Analgesics " sheetId="2" r:id="rId1"/>
     <sheet name="Additions" sheetId="3" state="hidden" r:id="rId2"/>
     <sheet name="Deletions" sheetId="4" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Additions!$A$2:$H$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Deletions!$A$2:$H$2</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Limited Analgesics '!$A$2:$G$71</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Limited Analgesics '!$A$2:$G$72</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="90">
   <si>
     <t xml:space="preserve">NAPPI </t>
   </si>
   <si>
     <t>DESCRIPTION</t>
   </si>
   <si>
     <t>STRENGTH</t>
   </si>
   <si>
     <t>FORM</t>
   </si>
   <si>
     <t>ATC CODE</t>
   </si>
   <si>
     <t>ATC DESCRIPTION</t>
   </si>
   <si>
     <t>QUANTITY LIMIT PER ANNUM</t>
   </si>
   <si>
     <t>LENADOL</t>
   </si>
   <si>
@@ -311,56 +311,57 @@
   <si>
     <t>ADCO-SALTERPYN</t>
   </si>
   <si>
     <t>SPECTRAPAIN FORTE</t>
   </si>
   <si>
     <t>PARAFIZZ CO (CO-CODAMOL)</t>
   </si>
   <si>
     <t>PAINAMOL PLUS</t>
   </si>
   <si>
     <t>VARIPAN CO 8MG/500MG</t>
   </si>
   <si>
     <t>ADCO-NAPACOD 500MG/10MG</t>
   </si>
   <si>
     <t>IBUGESIC PLUS</t>
   </si>
   <si>
     <t>IBUGESIC FORTE</t>
   </si>
   <si>
-    <t>ANALGESICS LIMITED ON THE ROUTINE BENEFIT
-[...4 lines deleted...]
-April 2026</t>
+    <t>GEN-PAYNE FORTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                               ANALGESICS LIMITED ON THE ROUTINE BENEFIT                                                                                                                                                                   JUNE 2026</t>
+  </si>
+  <si>
+    <t>ANALGESICS LIMITED ON THE ROUTINE BENEFIT JUNE 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -624,51 +625,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -676,131 +677,140 @@
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 8" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal_Sheet1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>19051</xdr:colOff>
+      <xdr:colOff>144780</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:rowOff>60960</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1171576</xdr:colOff>
+      <xdr:colOff>1297305</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>531591</xdr:rowOff>
+      <xdr:rowOff>554451</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="19051" y="38100"/>
-          <a:ext cx="1847850" cy="493491"/>
+          <a:off x="144780" y="60960"/>
+          <a:ext cx="1845945" cy="493491"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1152525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>541116</xdr:rowOff>
@@ -1165,70 +1175,70 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G71"/>
+  <dimension ref="A1:G73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C14" sqref="C14"/>
+      <pane ySplit="2" topLeftCell="A21" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.09765625" style="5" customWidth="1"/>
     <col min="2" max="2" width="22.19921875" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.19921875" style="5" customWidth="1"/>
     <col min="4" max="4" width="5.3984375" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.59765625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.59765625" style="5" customWidth="1"/>
     <col min="7" max="7" width="20.09765625" style="18" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="22"/>
     </row>
     <row r="2" spans="1:7" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>4</v>
@@ -2489,357 +2499,379 @@
         <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A62" s="6">
         <v>704606</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C62" s="7"/>
       <c r="D62" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G62" s="8">
         <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A63" s="6">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="A63" s="19">
+        <v>3010740</v>
+      </c>
+      <c r="B63" s="19" t="s">
+        <v>87</v>
       </c>
       <c r="C63" s="7"/>
-      <c r="D63" s="7" t="s">
-        <v>56</v>
+      <c r="D63" s="19" t="s">
+        <v>54</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F63" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G63" s="8">
         <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A64" s="6">
-        <v>3007839</v>
+        <v>704587</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="C64" s="7"/>
-      <c r="D64" s="19" t="s">
-        <v>54</v>
+      <c r="D64" s="7" t="s">
+        <v>56</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G64" s="8">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A65" s="6">
-        <v>704791</v>
+        <v>3007839</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="C65" s="7"/>
-      <c r="D65" s="7" t="s">
-        <v>56</v>
+      <c r="D65" s="19" t="s">
+        <v>54</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F65" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G65" s="8">
         <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A66" s="6">
-        <v>3008451</v>
+        <v>704791</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="C66" s="7"/>
-      <c r="D66" s="19" t="s">
-        <v>54</v>
+      <c r="D66" s="7" t="s">
+        <v>56</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F66" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G66" s="8">
         <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A67" s="6">
-        <v>745561</v>
+        <v>3008451</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="C67" s="7"/>
-      <c r="D67" s="7" t="s">
-        <v>56</v>
+      <c r="D67" s="19" t="s">
+        <v>54</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F67" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G67" s="8">
         <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A68" s="6">
-        <v>703719</v>
+        <v>745561</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="C68" s="7"/>
       <c r="D68" s="7" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F68" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G68" s="8">
         <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A69" s="6">
-        <v>705680</v>
+        <v>703719</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="C69" s="7"/>
+        <v>49</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>53</v>
+      </c>
       <c r="D69" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G69" s="8">
         <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A70" s="6">
-        <v>879290</v>
+        <v>705680</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C70" s="7"/>
       <c r="D70" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F70" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G70" s="8">
         <v>200</v>
       </c>
     </row>
-    <row r="71" spans="1:7" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="11">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A71" s="6">
+        <v>879290</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C71" s="7"/>
+      <c r="D71" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F71" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G71" s="8">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="11">
         <v>891908</v>
       </c>
-      <c r="B71" s="12" t="s">
+      <c r="B72" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="C71" s="12"/>
-[...3 lines deleted...]
-      <c r="E71" s="12" t="s">
+      <c r="C72" s="12"/>
+      <c r="D72" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E72" s="12" t="s">
         <v>60</v>
       </c>
-      <c r="F71" s="12" t="s">
+      <c r="F72" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="G71" s="13">
+      <c r="G72" s="13">
         <v>200</v>
       </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G73" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D11" sqref="D11"/>
+      <selection pane="bottomLeft" activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.09765625" style="5" customWidth="1"/>
     <col min="2" max="2" width="22.19921875" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.19921875" style="5" customWidth="1"/>
     <col min="4" max="4" width="5.3984375" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.59765625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.59765625" style="5" customWidth="1"/>
     <col min="7" max="7" width="20.09765625" style="18" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="22"/>
+      <c r="A1" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="25"/>
     </row>
     <row r="2" spans="1:7" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A3" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="7"/>
+      <c r="A3" s="19"/>
+      <c r="B3" s="19"/>
       <c r="C3" s="7"/>
       <c r="D3" s="19"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D894093A-FA3D-4578-A3F5-D491B1035EE5}">
   <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F15" sqref="F15"/>
+      <selection pane="bottomLeft" activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.09765625" style="5" customWidth="1"/>
     <col min="2" max="2" width="22.19921875" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.19921875" style="5" customWidth="1"/>
     <col min="4" max="4" width="5.3984375" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.59765625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.59765625" style="5" customWidth="1"/>
     <col min="7" max="7" width="20.09765625" style="18" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="22"/>
+      <c r="A1" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="25"/>
     </row>
     <row r="2" spans="1:7" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">