--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -9,90 +9,90 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://afrocentrichealth-my.sharepoint.com/personal/terry_deats_medscheme_co_za/Documents/Documents/JUNE Formularies 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bintu\Desktop\SAMWUMED 2026\MONTHLY DELIVERABLES\July\Website\Lists\Batch 3\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2891AEB2-C062-4392-9066-7FA4778A6156}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{48729D0E-83FA-4CF6-A6BF-EB9A0CE9FAE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="3780" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-90" yWindow="-90" windowWidth="19380" windowHeight="11460" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Limited Analgesics " sheetId="2" r:id="rId1"/>
-    <sheet name="Additions" sheetId="3" state="hidden" r:id="rId2"/>
+    <sheet name="Additions" sheetId="3" r:id="rId2"/>
     <sheet name="Deletions" sheetId="4" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Additions!$A$2:$H$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Deletions!$A$2:$H$2</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Limited Analgesics '!$A$2:$G$72</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Limited Analgesics '!$A$2:$G$75</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="94">
   <si>
     <t xml:space="preserve">NAPPI </t>
   </si>
   <si>
     <t>DESCRIPTION</t>
   </si>
   <si>
     <t>STRENGTH</t>
   </si>
   <si>
     <t>FORM</t>
   </si>
   <si>
     <t>ATC CODE</t>
   </si>
   <si>
     <t>ATC DESCRIPTION</t>
   </si>
   <si>
     <t>QUANTITY LIMIT PER ANNUM</t>
   </si>
   <si>
     <t>LENADOL</t>
   </si>
   <si>
@@ -314,54 +314,66 @@
   <si>
     <t>SPECTRAPAIN FORTE</t>
   </si>
   <si>
     <t>PARAFIZZ CO (CO-CODAMOL)</t>
   </si>
   <si>
     <t>PAINAMOL PLUS</t>
   </si>
   <si>
     <t>VARIPAN CO 8MG/500MG</t>
   </si>
   <si>
     <t>ADCO-NAPACOD 500MG/10MG</t>
   </si>
   <si>
     <t>IBUGESIC PLUS</t>
   </si>
   <si>
     <t>IBUGESIC FORTE</t>
   </si>
   <si>
     <t>GEN-PAYNE FORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                               ANALGESICS LIMITED ON THE ROUTINE BENEFIT                                                                                                                                                                   JUNE 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>ANALGESICS LIMITED ON THE ROUTINE BENEFIT JUNE 2026</t>
+  </si>
+  <si>
+    <t>IBUPAIN BLISTER PACK</t>
+  </si>
+  <si>
+    <t>IBUPAIN FORTE BLISTER PACK</t>
+  </si>
+  <si>
+    <t>PARAFENGEN</t>
+  </si>
+  <si>
+    <t>ANALGESICS LIMITED ON THE ROUTINE BENEFIT JULY 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                               ANALGESICS LIMITED ON THE ROUTINE BENEFIT JULY 2026                                                                                                                                                                                                      </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -625,191 +637,250 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 8" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal_Sheet1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="4">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>144780</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1297305</xdr:colOff>
+      <xdr:colOff>1152525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>554451</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="144780" y="60960"/>
+          <a:off x="0" y="60960"/>
           <a:ext cx="1845945" cy="493491"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1152525</xdr:colOff>
       <xdr:row>0</xdr:row>
@@ -1175,1891 +1246,2006 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G73"/>
+  <dimension ref="A1:G76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A21" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B44" sqref="B44"/>
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.5" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="9.09765625" style="5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="20.09765625" style="18" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.08203125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="22.20703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.20703125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="5.4140625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="10.58203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.58203125" style="5" customWidth="1"/>
+    <col min="7" max="7" width="20.08203125" style="18" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-    <row r="2" spans="1:7" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A1" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="28"/>
+    </row>
+    <row r="2" spans="1:7" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A3" s="6">
         <v>736228</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G3" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A4" s="6">
         <v>757632</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G4" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A5" s="14">
         <v>769541</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="15"/>
       <c r="D5" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>57</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>61</v>
       </c>
       <c r="G5" s="16">
         <v>150</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A6" s="6">
         <v>826766</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G6" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A7" s="6">
         <v>792241</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="7"/>
       <c r="D7" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="F7" s="7" t="s">
+      <c r="F7" s="10" t="s">
         <v>61</v>
       </c>
       <c r="G7" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A8" s="6">
         <v>703660</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>61</v>
       </c>
       <c r="G8" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A9" s="6">
         <v>702609</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="7"/>
       <c r="D9" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G9" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A10" s="6">
         <v>860808</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="7"/>
       <c r="D10" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G10" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A11" s="6">
         <v>814547</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C11" s="7"/>
       <c r="D11" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G11" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A12" s="6">
         <v>794821</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="7"/>
       <c r="D12" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G12" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A13" s="6">
         <v>703748</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="7"/>
       <c r="D13" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G13" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A14" s="6">
         <v>702953</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="7"/>
       <c r="D14" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G14" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A15" s="6">
         <v>823864</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7"/>
       <c r="D15" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G15" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A16" s="6">
         <v>763101</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="7"/>
       <c r="D16" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A17" s="6">
         <v>768391</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="7"/>
       <c r="D17" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G17" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A18" s="6">
         <v>799815</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="7"/>
       <c r="D18" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>61</v>
       </c>
       <c r="G18" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A19" s="6">
         <v>780553</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="7"/>
       <c r="D19" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G19" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A20" s="6">
         <v>758493</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="7"/>
       <c r="D20" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G20" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A21" s="6">
         <v>708089</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="7"/>
       <c r="D21" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G21" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A22" s="6">
         <v>878731</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="7"/>
       <c r="D22" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>61</v>
       </c>
       <c r="G22" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A23" s="6">
         <v>795402</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="7"/>
       <c r="D23" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G23" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A24" s="6">
         <v>767662</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="7"/>
       <c r="D24" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G24" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A25" s="6">
         <v>704683</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="7"/>
       <c r="D25" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G25" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A26" s="6">
         <v>716347</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="7"/>
       <c r="D26" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G26" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A27" s="6">
         <v>820849</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="7"/>
       <c r="D27" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>61</v>
       </c>
       <c r="G27" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A28" s="14">
         <v>768375</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="15"/>
       <c r="D28" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F28" s="15" t="s">
         <v>62</v>
       </c>
       <c r="G28" s="16">
         <v>150</v>
       </c>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A29" s="6">
         <v>766933</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="7"/>
       <c r="D29" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G29" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A30" s="6">
         <v>766925</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="7"/>
       <c r="D30" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G30" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A31" s="6">
         <v>766798</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="7"/>
       <c r="D31" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G31" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A32" s="6">
         <v>767816</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="7"/>
       <c r="D32" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G32" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A33" s="6">
         <v>769657</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>76</v>
       </c>
       <c r="C33" s="7"/>
       <c r="D33" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G33" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A34" s="6">
         <v>786780</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="7"/>
       <c r="D34" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G34" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A35" s="6">
         <v>798126</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C35" s="7"/>
       <c r="D35" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G35" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A36" s="6">
         <v>793574</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="7"/>
       <c r="D36" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G36" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A37" s="6">
         <v>823538</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C37" s="7"/>
       <c r="D37" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G37" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A38" s="6">
         <v>892662</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C38" s="7"/>
       <c r="D38" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G38" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A39" s="6">
         <v>809055</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="7"/>
       <c r="D39" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G39" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A40" s="6">
         <v>834440</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="7"/>
       <c r="D40" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G40" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A41" s="6">
         <v>766828</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="7"/>
       <c r="D41" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G41" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A42" s="6">
         <v>793892</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C42" s="7"/>
       <c r="D42" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G42" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A43" s="6">
         <v>800325</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C43" s="7"/>
       <c r="D43" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G43" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A44" s="6">
         <v>741957</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C44" s="7"/>
       <c r="D44" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G44" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A45" s="6">
         <v>757659</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C45" s="7"/>
       <c r="D45" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>58</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G45" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="46" spans="1:7" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
       <c r="A46" s="11">
         <v>769649</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C46" s="12"/>
       <c r="D46" s="12" t="s">
         <v>54</v>
       </c>
       <c r="E46" s="12" t="s">
         <v>58</v>
       </c>
       <c r="F46" s="12" t="s">
         <v>62</v>
       </c>
       <c r="G46" s="13">
         <v>150</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A47" s="14">
         <v>897124</v>
       </c>
       <c r="B47" s="15" t="s">
         <v>81</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F47" s="15" t="s">
         <v>63</v>
       </c>
       <c r="G47" s="16">
         <v>150</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A48" s="6">
         <v>720879</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>59</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G48" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A49" s="6">
         <v>707910</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>82</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>59</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G49" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="50" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A50" s="6">
         <v>895030</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>59</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G50" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A51" s="6">
         <v>713688</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>59</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G51" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A52" s="6">
         <v>723088</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C52" s="7"/>
       <c r="D52" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>59</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G52" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A53" s="6">
         <v>752614</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C53" s="7"/>
       <c r="D53" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>59</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G53" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A54" s="6">
         <v>745707</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C54" s="7"/>
       <c r="D54" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>59</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G54" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A55" s="17">
         <v>719662</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C55" s="17"/>
       <c r="D55" s="17" t="s">
         <v>54</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>59</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G55" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A56" s="17">
         <v>787043</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>68</v>
       </c>
       <c r="C56" s="17"/>
       <c r="D56" s="17" t="s">
         <v>54</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>59</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G56" s="8">
         <v>150</v>
       </c>
     </row>
-    <row r="57" spans="1:7" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
       <c r="A57" s="11">
         <v>765635</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12" t="s">
         <v>56</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>59</v>
       </c>
       <c r="F57" s="12" t="s">
         <v>63</v>
       </c>
       <c r="G57" s="13">
         <v>150</v>
       </c>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A58" s="14">
         <v>705266</v>
       </c>
       <c r="B58" s="15" t="s">
         <v>85</v>
       </c>
       <c r="C58" s="15"/>
       <c r="D58" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E58" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F58" s="15" t="s">
         <v>64</v>
       </c>
       <c r="G58" s="16">
         <v>200</v>
       </c>
     </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A59" s="6">
-        <v>810177</v>
+        <v>704606</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C59" s="7"/>
       <c r="D59" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G59" s="8">
         <v>200</v>
       </c>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>66</v>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.5">
+      <c r="A60" s="23">
+        <v>3010740</v>
+      </c>
+      <c r="B60" s="25" t="s">
+        <v>87</v>
       </c>
       <c r="C60" s="7"/>
-      <c r="D60" s="7" t="s">
-        <v>56</v>
+      <c r="D60" s="25" t="s">
+        <v>54</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G60" s="8">
         <v>200</v>
       </c>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A61" s="6">
         <v>705264</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>86</v>
       </c>
       <c r="C61" s="7"/>
       <c r="D61" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F61" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G61" s="8">
         <v>200</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A62" s="6">
-        <v>704606</v>
+        <v>703719</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="C62" s="7"/>
+        <v>49</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>53</v>
+      </c>
       <c r="D62" s="7" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G62" s="8">
         <v>200</v>
       </c>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A63" s="19">
-        <v>3010740</v>
+        <v>719663</v>
       </c>
       <c r="B63" s="19" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C63" s="7"/>
-      <c r="D63" s="19" t="s">
-        <v>54</v>
+      <c r="D63" s="20" t="s">
+        <v>56</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F63" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G63" s="8">
         <v>200</v>
       </c>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A64" s="6">
+    <row r="64" spans="1:7" x14ac:dyDescent="0.5">
+      <c r="A64" s="22">
         <v>704587</v>
       </c>
-      <c r="B64" s="7" t="s">
+      <c r="B64" s="20" t="s">
         <v>46</v>
       </c>
       <c r="C64" s="7"/>
       <c r="D64" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G64" s="8">
         <v>200</v>
       </c>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>69</v>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.5">
+      <c r="A65" s="19">
+        <v>719664</v>
+      </c>
+      <c r="B65" s="19" t="s">
+        <v>90</v>
       </c>
       <c r="C65" s="7"/>
-      <c r="D65" s="19" t="s">
-        <v>54</v>
+      <c r="D65" s="20" t="s">
+        <v>56</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F65" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G65" s="8">
         <v>200</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>47</v>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.5">
+      <c r="A66" s="22">
+        <v>3007839</v>
+      </c>
+      <c r="B66" s="20" t="s">
+        <v>69</v>
       </c>
       <c r="C66" s="7"/>
-      <c r="D66" s="7" t="s">
-        <v>56</v>
+      <c r="D66" s="25" t="s">
+        <v>54</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F66" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G66" s="8">
         <v>200</v>
       </c>
     </row>
-    <row r="67" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A67" s="6">
-        <v>3008451</v>
+        <v>705680</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="C67" s="7"/>
-      <c r="D67" s="19" t="s">
+      <c r="D67" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F67" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G67" s="8">
         <v>200</v>
       </c>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A68" s="6">
-        <v>745561</v>
+        <v>704791</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C68" s="7"/>
-      <c r="D68" s="7" t="s">
+      <c r="D68" s="20" t="s">
         <v>56</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F68" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G68" s="8">
         <v>200</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A69" s="6">
-        <v>703719</v>
+        <v>879290</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="C69" s="7"/>
       <c r="D69" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G69" s="8">
         <v>200</v>
       </c>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A70" s="6">
-        <v>705680</v>
+        <v>3008451</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="C70" s="7"/>
-      <c r="D70" s="7" t="s">
+      <c r="D70" s="19" t="s">
         <v>54</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F70" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G70" s="8">
         <v>200</v>
       </c>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A71" s="6">
-        <v>879290</v>
+        <v>810177</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C71" s="7"/>
       <c r="D71" s="7" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>60</v>
       </c>
       <c r="F71" s="7" t="s">
         <v>64</v>
       </c>
       <c r="G71" s="8">
         <v>200</v>
       </c>
     </row>
-    <row r="72" spans="1:7" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="11">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.5">
+      <c r="A72" s="6">
         <v>891908</v>
       </c>
-      <c r="B72" s="12" t="s">
+      <c r="B72" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="C72" s="12"/>
-[...3 lines deleted...]
-      <c r="E72" s="12" t="s">
+      <c r="C72" s="7"/>
+      <c r="D72" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="E72" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="F72" s="12" t="s">
+      <c r="F72" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="G72" s="13">
+      <c r="G72" s="8">
         <v>200</v>
       </c>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="G73" s="5"/>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.5">
+      <c r="A73" s="6">
+        <v>745561</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C73" s="7"/>
+      <c r="D73" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F73" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G73" s="8">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.5">
+      <c r="A74" s="6">
+        <v>716543</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F74" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G74" s="8">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A75" s="21">
+        <v>3010333</v>
+      </c>
+      <c r="B75" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="C75" s="12"/>
+      <c r="D75" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="E75" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="F75" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="G75" s="13">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.5">
+      <c r="G76" s="5"/>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A59:G75">
+    <sortCondition ref="B59:B75"/>
+  </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
+  <conditionalFormatting sqref="A64">
+    <cfRule type="duplicateValues" dxfId="3" priority="1"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A65:A66">
+    <cfRule type="duplicateValues" dxfId="2" priority="2"/>
+  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:G3"/>
+  <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C17" sqref="C17"/>
+      <selection pane="bottomLeft" activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.5" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="9.09765625" style="5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="20.09765625" style="18" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.08203125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="22.20703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.20703125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="5.4140625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="10.58203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.58203125" style="5" customWidth="1"/>
+    <col min="7" max="7" width="20.08203125" style="18" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-    <row r="2" spans="1:7" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A1" s="29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="31"/>
+    </row>
+    <row r="2" spans="1:7" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="19"/>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.5">
+      <c r="A3" s="19">
+        <v>719664</v>
+      </c>
+      <c r="B3" s="19" t="s">
+        <v>90</v>
+      </c>
       <c r="C3" s="7"/>
-      <c r="D3" s="19"/>
-[...2 lines deleted...]
-      <c r="G3" s="8"/>
+      <c r="D3" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G3" s="8">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.5">
+      <c r="A4" s="19">
+        <v>3010333</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>91</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G4" s="8">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.5">
+      <c r="A5" s="19">
+        <v>719663</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G5" s="8">
+        <v>200</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
+  <conditionalFormatting sqref="A3">
+    <cfRule type="duplicateValues" dxfId="1" priority="1"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A4:A5">
+    <cfRule type="duplicateValues" dxfId="0" priority="2"/>
+  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D894093A-FA3D-4578-A3F5-D491B1035EE5}">
   <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.5" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="9.09765625" style="5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="20.09765625" style="18" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.08203125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="22.20703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.20703125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="5.4140625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="10.58203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.58203125" style="5" customWidth="1"/>
+    <col min="7" max="7" width="20.08203125" style="18" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-    <row r="2" spans="1:7" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A1" s="29" t="s">
+        <v>88</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="31"/>
+    </row>
+    <row r="2" spans="1:7" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A3" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="8"/>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A4" s="6"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="10"/>
       <c r="G4" s="8"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A5" s="6"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="8"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A6" s="6"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="8"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A7" s="6"/>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="8"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A8" s="6"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="8"/>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A9" s="6"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="8"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A10" s="6"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="8"/>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A11" s="6"/>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="8"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A12" s="6"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="8"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A13" s="6"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="8"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A14" s="6"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="8"/>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.5">
       <c r="A15" s="6"/>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="8"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H2" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:G15">
     <sortCondition ref="E3:E15"/>
     <sortCondition ref="A3:A15"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...15 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051B1B8AE3A805C4282BCFDE24852FFA8" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="169234c53c8ef73aa849e9a57e95bae4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e95a9b2ebb9ae089ecb7997fa02599bd" ns2:_="">
     <xsd:import namespace="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Year" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Year" ma:index="8" nillable="true" ma:displayName="Year" ma:format="Dropdown" ma:internalName="Year">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="2016"/>
           <xsd:enumeration value="2017"/>
@@ -3154,88 +3340,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <Year xmlns="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{961078E0-7EE8-43EA-AAC7-3F94AF2EE9D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2B13701-9BDC-4906-83FF-EBDA2859E6A9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{955BB681-7A67-4D73-AB8D-D7507007F1EC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7617c159-9e9a-4fa2-8a42-fecf9f614d6c}" enabled="0" method="" siteId="{7617c159-9e9a-4fa2-8a42-fecf9f614d6c}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>