--- v0 (2026-04-18)
+++ v1 (2026-06-05)
@@ -10,90 +10,90 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://afrocentrichealth-my.sharepoint.com/personal/terry_deats_medscheme_co_za/Documents/Documents/APRIL 2026 Formularies/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://afrocentrichealth-my.sharepoint.com/personal/terry_deats_medscheme_co_za/Documents/Documents/JUNE Formularies 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A1A655B0-C72F-4D74-91D2-C9CDEA97411F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{849B88CF-E94A-4AEC-A740-35F1416E5A90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="3780" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Excluded Antidepressants" sheetId="1" r:id="rId1"/>
-    <sheet name="Additions" sheetId="2" r:id="rId2"/>
+    <sheet name="Additions" sheetId="2" state="hidden" r:id="rId2"/>
     <sheet name="Deletions" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Additions!$A$2:$G$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Deletions!$A$2:$G$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Excluded Antidepressants'!$A$2:$F$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="462" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="91">
   <si>
     <t xml:space="preserve">NAPPI </t>
   </si>
   <si>
     <t>DESCRIPTION</t>
   </si>
   <si>
     <t>STRENGTH</t>
   </si>
   <si>
     <t>FORM</t>
   </si>
   <si>
     <t>ATC CODE</t>
   </si>
   <si>
     <t>ATC DESCRIPTION</t>
   </si>
   <si>
     <t>EMDALEN</t>
   </si>
   <si>
     <t>70MG</t>
   </si>
   <si>
@@ -312,63 +312,63 @@
   <si>
     <t>VORTIOXETINE 5MG ASPEN</t>
   </si>
   <si>
     <t>VOXBRINT</t>
   </si>
   <si>
     <t>TRINTOGEN</t>
   </si>
   <si>
     <t>BUPROPION 150 XL DRL</t>
   </si>
   <si>
     <t>BUPROPION 300 XL DRL</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>ZAPAMIRT</t>
   </si>
   <si>
     <t>MYTRA</t>
   </si>
   <si>
+    <t>XIROV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ANTIDEPRESSANTS EXCLUDED FROM ROUTINE BENEFIT
+June 2026                                                                        </t>
+  </si>
+  <si>
     <t>ANTIDEPRESSANTS EXCLUDED FROM ROUTINE BENEFIT 
-March 2026</t>
-[...6 lines deleted...]
-    <t>XIROV</t>
+ JUNE 2026</t>
   </si>
   <si>
     <t>ANTIDEPRESSANTS EXCLUDED FROM ROUTINE BENEFIT 
- 2026</t>
+JUNE 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1327,51 +1327,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F87"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A1:F2"/>
+      <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.5" style="5" customWidth="1"/>
     <col min="2" max="2" width="25.09765625" style="5" customWidth="1"/>
     <col min="3" max="3" width="13.19921875" style="5" customWidth="1"/>
     <col min="4" max="4" width="9" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.59765625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.59765625" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="35" t="s">
         <v>88</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="37"/>
     </row>
     <row r="2" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
@@ -3016,259 +3016,223 @@
     <row r="84" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A84" s="29">
         <v>3008191</v>
       </c>
       <c r="B84" s="29" t="s">
         <v>80</v>
       </c>
       <c r="C84" s="29" t="s">
         <v>37</v>
       </c>
       <c r="D84" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E84" s="29" t="s">
         <v>45</v>
       </c>
       <c r="F84" s="20" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A85" s="30">
         <v>3010496</v>
       </c>
       <c r="B85" s="32" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C85" s="32" t="s">
         <v>12</v>
       </c>
       <c r="D85" s="32" t="s">
         <v>8</v>
       </c>
       <c r="E85" s="29" t="s">
         <v>45</v>
       </c>
       <c r="F85" s="20" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A86" s="29">
         <v>3010497</v>
       </c>
       <c r="B86" s="29" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C86" s="29" t="s">
         <v>36</v>
       </c>
       <c r="D86" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E86" s="29" t="s">
         <v>45</v>
       </c>
       <c r="F86" s="20" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A87" s="33">
         <v>3010495</v>
       </c>
       <c r="B87" s="33" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C87" s="33" t="s">
         <v>37</v>
       </c>
       <c r="D87" s="33" t="s">
         <v>8</v>
       </c>
       <c r="E87" s="33" t="s">
         <v>45</v>
       </c>
       <c r="F87" s="33" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:F18">
     <sortCondition ref="B4:B18"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="C13" sqref="C13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.09765625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="25.09765625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="13.19921875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="9" style="5" customWidth="1"/>
+    <col min="5" max="5" width="10.59765625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="22.59765625" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="35" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="37"/>
+    </row>
+    <row r="2" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A3" s="30"/>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="20"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A4" s="29"/>
+      <c r="B4" s="29"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="33"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:F1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:F3"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.09765625" style="5" customWidth="1"/>
     <col min="2" max="2" width="25.09765625" style="5" customWidth="1"/>
     <col min="3" max="3" width="13.19921875" style="5" customWidth="1"/>
     <col min="4" max="4" width="9" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.59765625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.59765625" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="35" t="s">
         <v>90</v>
-      </c>
-[...117 lines deleted...]
-        <v>87</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="37"/>
     </row>
     <row r="2" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="25" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="26" t="s">
         <v>5</v>
@@ -3289,50 +3253,71 @@
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Year xmlns="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051B1B8AE3A805C4282BCFDE24852FFA8" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="169234c53c8ef73aa849e9a57e95bae4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e95a9b2ebb9ae089ecb7997fa02599bd" ns2:_="">
     <xsd:import namespace="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Year" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Year" ma:index="8" nillable="true" ma:displayName="Year" ma:format="Dropdown" ma:internalName="Year">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="2016"/>
           <xsd:enumeration value="2017"/>
@@ -3427,117 +3412,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F73C6D6-7C07-4573-81EC-1456F2AFC6E9}">
-[...16 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F22969DD-0C8C-4FC4-8D88-1FB52ED3D600}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE6C0B9D-6DEF-4675-948D-4FE00A5CA4D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4DA7825-6FC3-4772-A445-9744DFC8862E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F73C6D6-7C07-4573-81EC-1456F2AFC6E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7617c159-9e9a-4fa2-8a42-fecf9f614d6c}" enabled="0" method="" siteId="{7617c159-9e9a-4fa2-8a42-fecf9f614d6c}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>