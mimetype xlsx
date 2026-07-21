--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -10,90 +10,90 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://afrocentrichealth-my.sharepoint.com/personal/terry_deats_medscheme_co_za/Documents/Documents/JUNE Formularies 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bintu\Desktop\SAMWUMED 2026\MONTHLY DELIVERABLES\July\Website\Lists\Batch 3\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{849B88CF-E94A-4AEC-A740-35F1416E5A90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A69A1D0E-8B0C-4DD5-A8BC-C9D0AED10EFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="3780" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-90" yWindow="-90" windowWidth="19380" windowHeight="11460" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Excluded Antidepressants" sheetId="1" r:id="rId1"/>
-    <sheet name="Additions" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="Additions" sheetId="2" r:id="rId2"/>
     <sheet name="Deletions" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Additions!$A$2:$G$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Deletions!$A$2:$G$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Excluded Antidepressants'!$A$2:$F$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="467" uniqueCount="92">
   <si>
     <t xml:space="preserve">NAPPI </t>
   </si>
   <si>
     <t>DESCRIPTION</t>
   </si>
   <si>
     <t>STRENGTH</t>
   </si>
   <si>
     <t>FORM</t>
   </si>
   <si>
     <t>ATC CODE</t>
   </si>
   <si>
     <t>ATC DESCRIPTION</t>
   </si>
   <si>
     <t>EMDALEN</t>
   </si>
   <si>
     <t>70MG</t>
   </si>
   <si>
@@ -313,62 +313,65 @@
     <t>VORTIOXETINE 5MG ASPEN</t>
   </si>
   <si>
     <t>VOXBRINT</t>
   </si>
   <si>
     <t>TRINTOGEN</t>
   </si>
   <si>
     <t>BUPROPION 150 XL DRL</t>
   </si>
   <si>
     <t>BUPROPION 300 XL DRL</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>ZAPAMIRT</t>
   </si>
   <si>
     <t>MYTRA</t>
   </si>
   <si>
     <t>XIROV</t>
-  </si>
-[...6 lines deleted...]
- JUNE 2026</t>
   </si>
   <si>
     <t>ANTIDEPRESSANTS EXCLUDED FROM ROUTINE BENEFIT 
 JUNE 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ANTIDEPRESSANTS EXCLUDED FROM ROUTINE BENEFIT
+July 2026                                                                        </t>
+  </si>
+  <si>
+    <t>REDIRUNO XR</t>
+  </si>
+  <si>
+    <t>ANTIDEPRESSANTS EXCLUDED FROM ROUTINE BENEFIT 
+ JULY 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -748,51 +751,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -834,50 +837,53 @@
     <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1324,2000 +1330,2035 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F87"/>
+  <dimension ref="A1:F89"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D18" sqref="D18"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.5" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="12.5" style="5" customWidth="1"/>
-    <col min="2" max="2" width="25.09765625" style="5" customWidth="1"/>
-    <col min="3" max="3" width="13.19921875" style="5" customWidth="1"/>
+    <col min="2" max="2" width="25.08203125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="13.20703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="9" style="5" customWidth="1"/>
-    <col min="5" max="5" width="10.59765625" style="5" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="22.59765625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.58203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="22.58203125" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    <row r="2" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A1" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="38"/>
+    </row>
+    <row r="2" spans="1:6" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
       <c r="A3" s="15">
         <v>716215</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>52</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>54</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>55</v>
       </c>
       <c r="F3" s="17" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A4" s="6">
         <v>3003107</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A5" s="6">
         <v>3003108</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A6" s="30">
         <v>3008900</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>82</v>
       </c>
       <c r="C6" s="32" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="32" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="32" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A7" s="30">
         <v>3008901</v>
       </c>
       <c r="B7" s="32" t="s">
         <v>83</v>
       </c>
       <c r="C7" s="32" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="32" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="32" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="34" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A8" s="6">
         <v>3003761</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A9" s="6">
         <v>3006368</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A10" s="6">
         <v>3006369</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A11" s="18">
         <v>3006765</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>74</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="20" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A12" s="6">
         <v>3006766</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A13" s="6">
         <v>3001584</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A14" s="6">
         <v>3001582</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A15" s="28">
         <v>3004156</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="28" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="28" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A16" s="28">
         <v>3004157</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="28" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="28" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A17" s="6">
         <v>711008</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
       <c r="A18" s="12">
         <v>711009</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>8</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="14" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A19" s="6">
         <v>3004987</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A20" s="6">
         <v>3004986</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>48</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A21" s="6">
         <v>3004437</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A22" s="6">
         <v>3004436</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A23" s="6">
         <v>3004327</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A24" s="6">
         <v>3004326</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A25" s="18">
         <v>3002751</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="19" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="19" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="19" t="s">
         <v>48</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A26" s="6">
         <v>3002750</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="E26" s="7" t="s">
+      <c r="E26" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="F26" s="8" t="s">
+      <c r="F26" s="20" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A27" s="6">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A27" s="31">
         <v>720595</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="B27" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="C27" s="7" t="s">
+      <c r="C27" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="D27" s="7" t="s">
+      <c r="D27" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="E27" s="7" t="s">
+      <c r="E27" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="F27" s="8" t="s">
+      <c r="F27" s="20" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A28" s="6">
         <v>720594</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>48</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A29" s="6">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A29" s="30">
+        <v>3010629</v>
+      </c>
+      <c r="B29" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="C29" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="E29" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="F29" s="34" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A30" s="30">
+        <v>3010630</v>
+      </c>
+      <c r="B30" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="C30" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="E30" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="F30" s="34" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A31" s="6">
         <v>3004350</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B31" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="C29" s="7" t="s">
+      <c r="C31" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="D29" s="7" t="s">
+      <c r="D31" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="E29" s="7" t="s">
+      <c r="E31" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="F29" s="8" t="s">
+      <c r="F31" s="8" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="12">
+    <row r="32" spans="1:6" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A32" s="12">
         <v>3004347</v>
       </c>
-      <c r="B30" s="13" t="s">
+      <c r="B32" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="C30" s="13" t="s">
+      <c r="C32" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="D30" s="13" t="s">
+      <c r="D32" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="E30" s="13" t="s">
+      <c r="E32" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="F30" s="14" t="s">
+      <c r="F32" s="14" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="31" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="15">
+    <row r="33" spans="1:6" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A33" s="15">
         <v>723002</v>
       </c>
-      <c r="B31" s="16" t="s">
+      <c r="B33" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="C31" s="16" t="s">
+      <c r="C33" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="D31" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="16" t="s">
+      <c r="D33" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="F31" s="17" t="s">
+      <c r="F33" s="17" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A32" s="18">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A34" s="18">
         <v>735795</v>
       </c>
-      <c r="B32" s="19" t="s">
+      <c r="B34" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="C32" s="19" t="s">
+      <c r="C34" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="D32" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="19" t="s">
+      <c r="D34" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="F32" s="20" t="s">
+      <c r="F34" s="20" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="33" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="9">
+    <row r="35" spans="1:6" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A35" s="9">
         <v>735817</v>
       </c>
-      <c r="B33" s="10" t="s">
+      <c r="B35" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="C33" s="10" t="s">
+      <c r="C35" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="D33" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="10" t="s">
+      <c r="D35" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="F33" s="11" t="s">
+      <c r="F35" s="11" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A34" s="18">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A36" s="18">
         <v>708239</v>
       </c>
-      <c r="B34" s="19" t="s">
+      <c r="B36" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="C34" s="19" t="s">
+      <c r="C36" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="D34" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="19" t="s">
+      <c r="D36" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="F34" s="20" t="s">
+      <c r="F36" s="20" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A35" s="6">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A37" s="6">
         <v>708242</v>
       </c>
-      <c r="B35" s="7" t="s">
+      <c r="B37" s="7" t="s">
         <v>33</v>
-      </c>
-[...38 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A38" s="6">
-        <v>714684</v>
+        <v>709692</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A39" s="6">
-        <v>714685</v>
+        <v>709693</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>86</v>
+        <v>35</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A40" s="6">
-        <v>710528</v>
+        <v>714684</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>38</v>
+        <v>86</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A41" s="6">
-        <v>710529</v>
+        <v>714685</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>38</v>
+        <v>86</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A42" s="6">
-        <v>721209</v>
+        <v>710528</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A43" s="6">
-        <v>721210</v>
+        <v>710529</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A44" s="6">
-        <v>3005175</v>
+        <v>721209</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A45" s="6">
-        <v>3005176</v>
+        <v>721210</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A46" s="6">
-        <v>710802</v>
+        <v>3005175</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A47" s="6">
-        <v>710803</v>
+        <v>3005176</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A48" s="6">
-        <v>897760</v>
+        <v>710802</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A49" s="6">
-        <v>842958</v>
+        <v>710803</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A50" s="18">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A50" s="6">
+        <v>897760</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A51" s="6">
+        <v>842958</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A52" s="18">
         <v>708303</v>
       </c>
-      <c r="B50" s="19" t="s">
+      <c r="B52" s="19" t="s">
         <v>85</v>
       </c>
-      <c r="C50" s="19" t="s">
+      <c r="C52" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="D50" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E50" s="19" t="s">
+      <c r="D52" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="F50" s="20" t="s">
+      <c r="F52" s="20" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="51" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="9">
+    <row r="53" spans="1:6" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A53" s="9">
         <v>708304</v>
       </c>
-      <c r="B51" s="10" t="s">
+      <c r="B53" s="10" t="s">
         <v>85</v>
       </c>
-      <c r="C51" s="10" t="s">
+      <c r="C53" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="D51" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E51" s="10" t="s">
+      <c r="D53" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="F51" s="11" t="s">
+      <c r="F53" s="11" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="52" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="15">
+    <row r="54" spans="1:6" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A54" s="15">
         <v>864420</v>
       </c>
-      <c r="B52" s="16" t="s">
+      <c r="B54" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="C52" s="16" t="s">
+      <c r="C54" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="D52" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E52" s="16" t="s">
+      <c r="D54" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="F52" s="17" t="s">
+      <c r="F54" s="17" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A53" s="18">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A55" s="18">
         <v>714597</v>
       </c>
-      <c r="B53" s="19" t="s">
+      <c r="B55" s="19" t="s">
         <v>43</v>
-      </c>
-[...38 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C55" s="19" t="s">
         <v>21</v>
       </c>
       <c r="D55" s="19" t="s">
         <v>18</v>
       </c>
       <c r="E55" s="19" t="s">
         <v>19</v>
       </c>
       <c r="F55" s="20" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A56" s="6">
-        <v>720912</v>
+        <v>714596</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C57" s="7" t="s">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A57" s="18">
+        <v>720913</v>
+      </c>
+      <c r="B57" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="C57" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="D57" s="7" t="s">
+      <c r="D57" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="E57" s="7" t="s">
+      <c r="E57" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="F57" s="8" t="s">
+      <c r="F57" s="20" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A58" s="6">
-        <v>744417</v>
+        <v>720912</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A59" s="6">
-        <v>3002773</v>
+        <v>744425</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A60" s="6">
-        <v>3002776</v>
+        <v>744417</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A61" s="6">
-        <v>3003396</v>
+        <v>3002773</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F61" s="8" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A62" s="6">
-        <v>3000266</v>
+        <v>3002776</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A63" s="6">
-        <v>3002777</v>
+        <v>3003396</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F63" s="8" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="64" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="12">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A64" s="6">
+        <v>3000266</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F64" s="8" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A65" s="6">
+        <v>3002777</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A66" s="12">
         <v>3002774</v>
       </c>
-      <c r="B64" s="13" t="s">
+      <c r="B66" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="C64" s="13" t="s">
+      <c r="C66" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="D64" s="13" t="s">
+      <c r="D66" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="E64" s="13" t="s">
+      <c r="E66" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="F64" s="14" t="s">
+      <c r="F66" s="14" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A65" s="21">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A67" s="21">
         <v>720751</v>
       </c>
-      <c r="B65" s="22" t="s">
+      <c r="B67" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="C65" s="22" t="s">
+      <c r="C67" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="D65" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E65" s="22" t="s">
+      <c r="D67" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="F65" s="23" t="s">
+      <c r="F67" s="23" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A66" s="6">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A68" s="6">
         <v>720752</v>
       </c>
-      <c r="B66" s="7" t="s">
+      <c r="B68" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="C66" s="7" t="s">
+      <c r="C68" s="7" t="s">
         <v>36</v>
-      </c>
-[...38 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A69" s="6">
-        <v>3006570</v>
+        <v>721190</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A70" s="6">
-        <v>3006568</v>
+        <v>3006569</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>76</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E71" s="32" t="s">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A71" s="6">
+        <v>3006570</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E72" s="32" t="s">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A72" s="6">
+        <v>3006568</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C73" s="7" t="s">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A73" s="30">
+        <v>3008215</v>
+      </c>
+      <c r="B73" s="32" t="s">
+        <v>81</v>
+      </c>
+      <c r="C73" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="D73" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E73" s="7" t="s">
+      <c r="D73" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="32" t="s">
         <v>45</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C74" s="19" t="s">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A74" s="30">
+        <v>3008216</v>
+      </c>
+      <c r="B74" s="32" t="s">
+        <v>81</v>
+      </c>
+      <c r="C74" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="D74" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E74" s="19" t="s">
+      <c r="D74" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="32" t="s">
         <v>45</v>
       </c>
       <c r="F74" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A75" s="6">
-        <v>3005471</v>
+        <v>3005472</v>
       </c>
       <c r="B75" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F75" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E76" s="7" t="s">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A76" s="18">
+        <v>3005473</v>
+      </c>
+      <c r="B76" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="C76" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="19" t="s">
         <v>45</v>
       </c>
       <c r="F76" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>3006930</v>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A77" s="6">
+        <v>3005471</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F77" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A78" s="27">
-        <v>3006928</v>
+        <v>3006929</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F78" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>3004687</v>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A79" s="27">
+        <v>3006930</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F79" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B80" s="31" t="s">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A80" s="27">
+        <v>3006928</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F80" s="8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A81" s="6">
+        <v>3004687</v>
+      </c>
+      <c r="B81" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="C80" s="31" t="s">
-[...25 lines deleted...]
-      <c r="E81" s="28" t="s">
+      <c r="C81" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D81" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F81" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A82" s="30">
+    <row r="82" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A82" s="31">
+        <v>3004688</v>
+      </c>
+      <c r="B82" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="C82" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="F82" s="20" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A83" s="28">
+        <v>3004686</v>
+      </c>
+      <c r="B83" s="28" t="s">
+        <v>68</v>
+      </c>
+      <c r="C83" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D83" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A84" s="30">
         <v>3008192</v>
       </c>
-      <c r="B82" s="32" t="s">
+      <c r="B84" s="32" t="s">
         <v>80</v>
       </c>
-      <c r="C82" s="32" t="s">
+      <c r="C84" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="D82" s="32" t="s">
-[...2 lines deleted...]
-      <c r="E82" s="32" t="s">
+      <c r="D84" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="F82" s="8" t="s">
+      <c r="F84" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A83" s="29">
+    <row r="85" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A85" s="29">
         <v>3008193</v>
       </c>
-      <c r="B83" s="29" t="s">
+      <c r="B85" s="29" t="s">
         <v>80</v>
       </c>
-      <c r="C83" s="29" t="s">
+      <c r="C85" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="D83" s="29" t="s">
-[...39 lines deleted...]
-      <c r="D85" s="32" t="s">
+      <c r="D85" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E85" s="29" t="s">
         <v>45</v>
       </c>
       <c r="F85" s="20" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A86" s="29">
-        <v>3010497</v>
+        <v>3008191</v>
       </c>
       <c r="B86" s="29" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="C86" s="29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D86" s="29" t="s">
         <v>8</v>
       </c>
       <c r="E86" s="29" t="s">
         <v>45</v>
       </c>
       <c r="F86" s="20" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="87" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="33">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A87" s="30">
+        <v>3010496</v>
+      </c>
+      <c r="B87" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="C87" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D87" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="F87" s="20" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A88" s="29">
+        <v>3010497</v>
+      </c>
+      <c r="B88" s="29" t="s">
+        <v>87</v>
+      </c>
+      <c r="C88" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="F88" s="20" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A89" s="33">
         <v>3010495</v>
       </c>
-      <c r="B87" s="33" t="s">
+      <c r="B89" s="33" t="s">
         <v>87</v>
       </c>
-      <c r="C87" s="33" t="s">
+      <c r="C89" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="D87" s="33" t="s">
-[...2 lines deleted...]
-      <c r="E87" s="33" t="s">
+      <c r="D89" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="F87" s="33" t="s">
+      <c r="F89" s="33" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:F18">
-    <sortCondition ref="B4:B18"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A19:F32">
+    <sortCondition ref="B19:B32"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C13" sqref="C13"/>
+      <selection activeCell="A3" sqref="A3:F4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.5" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="9.09765625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.19921875" style="5" customWidth="1"/>
+    <col min="1" max="1" width="9.08203125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="25.08203125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="13.20703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="9" style="5" customWidth="1"/>
-    <col min="5" max="5" width="10.59765625" style="5" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="22.59765625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.58203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="22.58203125" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    <row r="2" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A1" s="36" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="38"/>
+    </row>
+    <row r="2" spans="1:6" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
       <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="25" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="26" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="F5" s="33"/>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A3" s="30">
+        <v>3010629</v>
+      </c>
+      <c r="B3" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="C3" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="E3" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="F3" s="35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A4" s="29">
+        <v>3010630</v>
+      </c>
+      <c r="B4" s="29" t="s">
+        <v>90</v>
+      </c>
+      <c r="C4" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="F4" s="35" t="s">
+        <v>47</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.5" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="9.09765625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.19921875" style="5" customWidth="1"/>
+    <col min="1" max="1" width="9.08203125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="25.08203125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="13.20703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="9" style="5" customWidth="1"/>
-    <col min="5" max="5" width="10.59765625" style="5" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="22.59765625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.58203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="22.58203125" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    <row r="2" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A1" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="38"/>
+    </row>
+    <row r="2" spans="1:6" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
       <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="25" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="26" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="10.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" ht="11.25" thickBot="1" x14ac:dyDescent="0.65">
       <c r="A3" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...19 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051B1B8AE3A805C4282BCFDE24852FFA8" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="169234c53c8ef73aa849e9a57e95bae4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e95a9b2ebb9ae089ecb7997fa02599bd" ns2:_="">
     <xsd:import namespace="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Year" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Year" ma:index="8" nillable="true" ma:displayName="Year" ma:format="Dropdown" ma:internalName="Year">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="2016"/>
           <xsd:enumeration value="2017"/>
@@ -3412,96 +3453,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Year xmlns="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F73C6D6-7C07-4573-81EC-1456F2AFC6E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F22969DD-0C8C-4FC4-8D88-1FB52ED3D600}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE6C0B9D-6DEF-4675-948D-4FE00A5CA4D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="f9b7ca4a-cf1e-4ae5-b08a-cdd40dd29256"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4DA7825-6FC3-4772-A445-9744DFC8862E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-  </ds:schemaRefs>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7617c159-9e9a-4fa2-8a42-fecf9f614d6c}" enabled="0" method="" siteId="{7617c159-9e9a-4fa2-8a42-fecf9f614d6c}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>